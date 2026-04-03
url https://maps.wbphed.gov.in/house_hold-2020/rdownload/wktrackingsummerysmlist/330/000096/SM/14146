--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,51 +221,51 @@
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.I of Bahin Paharpur, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02576/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-468</t>
   </si>
   <si>
     <t>Implementation of BAHIN PAHARPUR and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000314/2022-2023</t>
   </si>
   <si>
     <t>563/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>14/11/2025</t>
+    <t>13/05/2026</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>1724/RD/PHE</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
@@ -288,50 +288,68 @@
     <t>04/08/2023</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>SUBHRA ENTERPRISE</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Bahin Paharpur PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000433/2024-2025</t>
   </si>
   <si>
     <t>3746/RD/PHE</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAHINPAHARPUR PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000524/2023-2024</t>
+  </si>
+  <si>
+    <t>673/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1507,87 +1525,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
         <v>32.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P14" s="4">
+        <v>22.58</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>510.07</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>