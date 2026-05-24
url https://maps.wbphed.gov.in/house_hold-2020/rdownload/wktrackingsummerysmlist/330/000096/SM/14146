--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -901,54 +901,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.75</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1322,54 +1322,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P10" s="4">
         <v>305.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>146.3</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>47.83</v>
       </c>
       <c r="S10" s="4">
         <v>53</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1385,54 +1385,54 @@
       <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>4.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1448,54 +1448,54 @@
       <c r="I12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>25.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>19.37</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>77.46</v>
       </c>
       <c r="S12" s="4">
         <v>93</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1608,54 +1608,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>510.07</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>170.32</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>33.39</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>