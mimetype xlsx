--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,243 +113,243 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of BAHIN PAHARPUR and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000314/2022-2023</t>
+  </si>
+  <si>
+    <t>563/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head worksite at T/W no. I of Bahin Paharpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017738)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000410/2023-2024</t>
+  </si>
+  <si>
+    <t>2464/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>SUBHRA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2023-2024</t>
   </si>
   <si>
     <t>2237/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Continuation Order Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C., Vehical No. WB60T 9215) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 17.10.2024 to 14.01.2025)</t>
   </si>
   <si>
     <t>ORD/000409/2024-2025</t>
   </si>
   <si>
     <t>3045/RD/PHE</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
   </si>
   <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Bahin Paharpur PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000433/2024-2025</t>
+  </si>
+  <si>
+    <t>3746/RD/PHE</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
     <t>Construction Culvert with Hume Pipe Across PWD Borrow Pit for Making Accessible Road at Bahin Paharpur PWSS Head Work Site at Hemtabad Block under Raiganj Division, P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
-    <t>Junior Engineer, RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>3010/RD/PHE</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
-    <t>BHOLA PAUL</t>
-[...2 lines deleted...]
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAHINPAHARPUR PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000524/2023-2024</t>
+  </si>
+  <si>
+    <t>673/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.II of Bahin Paharpur, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02577/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-469</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.I of Bahin Paharpur, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02576/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-468</t>
+  </si>
+  <si>
     <t>SUBMISSION OF DETAILED ESTIMATE &amp; DEMAND FOR PLACING NECESSARY FUND UNDER DIFFERENT PWSS</t>
   </si>
   <si>
     <t>BILL/01218/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-25</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
-  </si>
-[...106 lines deleted...]
-    <t>19/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,692 +939,692 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>27.73</v>
+        <v>305.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>146.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.83</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1.2</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>4.22</v>
+        <v>25.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>77.46</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>3.49</v>
+        <v>27.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>14.43</v>
+        <v>1.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>5.12</v>
+        <v>32.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>305.86</v>
+        <v>4.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>146.3</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>47.83</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>4.8</v>
+        <v>22.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>8.26</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>25.01</v>
+        <v>3.49</v>
       </c>
       <c r="Q12" s="4">
-        <v>19.37</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>77.46</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>32.59</v>
+        <v>5.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I14" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>22.58</v>
+        <v>14.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>510.07</v>