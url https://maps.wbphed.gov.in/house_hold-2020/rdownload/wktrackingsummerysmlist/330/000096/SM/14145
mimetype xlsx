--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,222 +92,222 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>DAKSHIN GOALPARA PIPED WATER SUPPLY SCHEME AT RAIGANJ BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14145</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Dakshin Goalpara, 2. Bhattagidighi, 3. Maharajpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000291/2022-2023</t>
+  </si>
+  <si>
+    <t>540/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Providing FHTC with laying distribution of pipe line at village Taherpur of DAKHSHIN GOALPARA PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000404/2022-2023</t>
+  </si>
+  <si>
+    <t>759/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall and Pump House at 2nd Tube-Well with providing Functional House hold Tap Connection of DAKHSHIN GOALPARA PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000475/2022-2023</t>
   </si>
   <si>
     <t>821/RD/PHE</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>21/05/2023</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE (ABDULGHATA) MSSARKAR.RNJ@GMAIL.COM</t>
   </si>
   <si>
+    <t>Implementation of DAKHSHIN GOALPARA andit's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ BLOCK of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2023-2024</t>
+  </si>
+  <si>
+    <t>1271/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>PRASANTA DUTTA</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Dakshin Goalpara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018225)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000484/2023-2024</t>
+  </si>
+  <si>
+    <t>2490/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Laying distribution of pipe Line and Providing FHTC at Village Dakhin Goal Para of DAKHSHIN GOALPARA PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000582/2022-2023</t>
+  </si>
+  <si>
+    <t>854/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Laying of pipe line at Naopara of DAKHSHIN GOALPARA PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000455/2022-2023</t>
+  </si>
+  <si>
+    <t>815/RD/PHE</t>
+  </si>
+  <si>
+    <t>06/05/2023</t>
+  </si>
+  <si>
+    <t>M/S P.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000052/2023-2024</t>
   </si>
   <si>
     <t>1570/RD/PHE</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Dakshin Goalpara, 2. Bhattagidighi, 3. Maharajpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
-[...82 lines deleted...]
-  <si>
     <t>pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Dakshin Goalpara PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
-    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000485/2024-2025</t>
   </si>
   <si>
     <t>18/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>M/S P.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,589 +858,589 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>39.84</v>
+        <v>79.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.08</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>43.02</v>
+        <v>91.73</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>79.6</v>
+        <v>39.84</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>91.73</v>
+        <v>206.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>206.31</v>
+        <v>25.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>25.28</v>
+        <v>85.53</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>18.16</v>
+        <v>50.51</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>85.53</v>
+        <v>43.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="P11" s="4">
-        <v>50.51</v>
+        <v>18.16</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>639.99</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>5.64</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>