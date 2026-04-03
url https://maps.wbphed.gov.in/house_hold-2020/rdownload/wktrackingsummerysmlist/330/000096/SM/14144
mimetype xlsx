--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -381,68 +381,50 @@
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>1724/RD/PHE</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>Providing functional house hold tap connection at village-Dakhshin Bishnupur of BISHAHAR PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000100/2023-2024</t>
   </si>
   <si>
     <t>2047/RD/PHE</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>13/01/2025</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Bishahar PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000483/2024-2025</t>
   </si>
   <si>
     <t>16/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall and Pump house at 2nd tube-well of BISHAHAR PWSS at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000414/2022-2023</t>
   </si>
@@ -864,51 +846,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2071,248 +2053,185 @@
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>124</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P20" s="4">
-        <v>2.6</v>
+        <v>24.95</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>24.95</v>
+        <v>11.28</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A22" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>587.93</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>