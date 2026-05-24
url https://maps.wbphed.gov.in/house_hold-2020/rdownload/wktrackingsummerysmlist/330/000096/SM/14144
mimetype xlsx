--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1448,54 +1448,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>79.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>15.57</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1511,54 +1511,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>40.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>29.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>73.12</v>
       </c>
       <c r="S11" s="4">
         <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1574,54 +1574,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>47.35</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>31.85</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>67.27</v>
       </c>
       <c r="S12" s="4">
         <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1637,54 +1637,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>40.88</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>38.92</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.21</v>
       </c>
       <c r="S13" s="4">
         <v>15</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1700,54 +1700,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>40.84</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>29.3</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>71.74</v>
       </c>
       <c r="S14" s="4">
         <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1763,54 +1763,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>41.03</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>29.21</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>71.21</v>
       </c>
       <c r="S15" s="4">
         <v>20</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -2171,54 +2171,54 @@
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>134</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>587.93</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>171.63</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>29.19</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>