--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,372 +92,372 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>BISHAHAR PIPED WATER SUPPLY SCHEME AT RAIGANJ BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14144</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Kokra, 2.Bishahar, 3. Dhoabishua in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000290/2022-2023</t>
+  </si>
+  <si>
+    <t>539/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Providing functional house hold tap connection at Village-Amritkhanda of BISHAHAR PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000419/2022-2023</t>
   </si>
   <si>
     <t>774/RD/PHE</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>M/S BHOWMIK CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of OHR (Capacity-250Cum) of BISHAHAR PWSS at Raiganj Block of Uttar Dinajpur district under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000510/2022-2023</t>
   </si>
   <si>
     <t>853/RD/PHE</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>DIPAK SAHA</t>
   </si>
   <si>
+    <t>Providing functional House hold tap connection at village-Birhimkhanda &amp; Ital of BISHAHAR PWSS at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000529/2022-2023</t>
+  </si>
+  <si>
+    <t>879/RD/PHE</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>SANDIP SARKAR</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection at village- Bishahar of BISHAHAR PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000548/2022-2023</t>
   </si>
   <si>
     <t>960/RD/PHE</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/05/2023</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Laying, Rising-Main of BISHAHAR PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000515/2022-2023</t>
   </si>
   <si>
     <t>858/RD/PHE</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>M/S MANDAL ENTERPRISE TUMPASONU05@YAHOO.COM</t>
   </si>
   <si>
+    <t>Laying Pipe line at Village-Bishahar of BISHAHAR PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000547/2022-2023</t>
+  </si>
+  <si>
+    <t>959/RD/PHE</t>
+  </si>
+  <si>
+    <t>MAA SHEETALA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution of Pipe line of BISHAHAR PWSS at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000473/2022-2023</t>
+  </si>
+  <si>
+    <t>820/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>06/05/2023</t>
+  </si>
+  <si>
+    <t>M/S P.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying pipe line at Dakhshin Bishnupur of BISHAHAR PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000537/2022-2023</t>
+  </si>
+  <si>
+    <t>949/RD/PHED</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Construction of Pump house and boundary wall at Head Work Site of Bishahar PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000487/2022-2023</t>
   </si>
   <si>
     <t>826/RD/PHE</t>
   </si>
   <si>
-    <t>22/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>21/05/2023</t>
   </si>
   <si>
     <t>DISCOVERY CO. OPERATIVE LABOUR CONT AND CONST SOC. LTD.</t>
   </si>
   <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>Providing functional house hold tap connection at village-Dakhshin Bishnupur of BISHAHAR PWSS at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000100/2023-2024</t>
+  </si>
+  <si>
+    <t>2047/RD/PHE</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Bishahar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018229)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000416/2023-2024</t>
   </si>
   <si>
     <t>2468/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>02/12/2023</t>
   </si>
   <si>
     <t>R. S. ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying of pipe line at Village-Amritakhanda of BISHAHAR PWSS at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000409/2022-2023</t>
+  </si>
+  <si>
+    <t>764/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S PIONEER ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Pipe Line at village-Birahimkhanda &amp; Ital of BISHAHAR PWSS at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000520/2022-2023</t>
+  </si>
+  <si>
+    <t>874/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and Pump house at 2nd tube-well of BISHAHAR PWSS at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000414/2022-2023</t>
+  </si>
+  <si>
+    <t>769/RD/PHE</t>
+  </si>
+  <si>
+    <t>07/09/2024</t>
+  </si>
+  <si>
+    <t>DULAL DUTTA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>1679/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Kokra, 2.Bishahar, 3. Dhoabishua in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
-[...88 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Bishahar, Birnagar CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03640/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-624</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Providing functional House hold tap connection at village-Birhimkhanda &amp; Ital of BISHAHAR PWSS at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Bishahar PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000483/2024-2025</t>
   </si>
   <si>
     <t>16/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>DULAL DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1008,1186 +1008,1186 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16</v>
+        <v>79.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.57</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>95.39</v>
+        <v>16</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>15.45</v>
+        <v>95.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.52</v>
+        <v>15.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>24.86</v>
+        <v>15.45</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>25.32</v>
+        <v>4.52</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>39.44</v>
+        <v>40.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>29.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>73.12</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>79.6</v>
+        <v>47.35</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.39</v>
+        <v>31.85</v>
       </c>
       <c r="R10" s="4">
-        <v>15.57</v>
+        <v>67.27</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>40.95</v>
+        <v>40.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>29.95</v>
+        <v>38.92</v>
       </c>
       <c r="R11" s="4">
-        <v>73.12</v>
+        <v>95.21</v>
       </c>
       <c r="S11" s="4">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>47.35</v>
+        <v>24.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>31.85</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>67.27</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>40.88</v>
+        <v>4.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>38.92</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>95.21</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="P14" s="4">
-        <v>40.84</v>
+        <v>16.32</v>
       </c>
       <c r="Q14" s="4">
-        <v>29.3</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>71.74</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>95</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>41.03</v>
+        <v>25.32</v>
       </c>
       <c r="Q15" s="4">
-        <v>29.21</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>71.21</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>3.74</v>
+        <v>40.84</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>29.3</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>71.74</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>98</v>
+        <v>50</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>15.22</v>
+        <v>41.03</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>29.21</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>71.21</v>
       </c>
       <c r="S17" s="4">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>4.8</v>
+        <v>11.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>16.32</v>
+        <v>39.44</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>95</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="I20" s="13" t="s">
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>24.95</v>
+        <v>3.74</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I21" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J21" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>133</v>
+        <v>77</v>
       </c>
       <c r="P21" s="4">
-        <v>11.28</v>
+        <v>24.95</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>134</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>587.93</v>