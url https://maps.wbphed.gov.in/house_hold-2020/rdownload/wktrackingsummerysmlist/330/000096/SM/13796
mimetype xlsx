--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -314,87 +314,72 @@
   <si>
     <t>2652/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month(Period from 01.07.2023 to 30.06.2024).</t>
   </si>
   <si>
     <t>ORD/000625/2023-2024</t>
   </si>
   <si>
     <t>1722/RD/PHE</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
   </si>
   <si>
-    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+    <t>Trial Run For Atghara PWSS under Kaliayaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
+  </si>
+  <si>
+    <t>ORD/000682/2024-2025</t>
+  </si>
+  <si>
+    <t>528/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Atghara Water Supply Scheme at Kaliaganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-  </si>
-[...31 lines deleted...]
-    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Atghara Water Supply Scheme at Kaliaganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000259/2025-2026</t>
   </si>
   <si>
     <t>1620/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -795,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1733,247 +1718,184 @@
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>2.6</v>
+        <v>0.88</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>0.88</v>
+        <v>36.38</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...20 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1103.89</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>