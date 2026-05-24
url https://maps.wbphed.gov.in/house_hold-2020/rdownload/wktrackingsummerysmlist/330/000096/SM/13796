--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,51 +161,51 @@
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>Implementation of ATGHARA and it's adjoining mouzas Pipe Water Supply Scheme at Kaliyaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000272/2022-2023</t>
   </si>
   <si>
     <t>290/RD/PHE</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Atghara PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000458/2024-2025</t>
   </si>
   <si>
     <t>3776/RD/PHE</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
   </si>
@@ -296,51 +296,51 @@
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I, II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Ataghara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012590)</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000608/2023-2024</t>
   </si>
   <si>
     <t>2652/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>26/07/2026</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month(Period from 01.07.2023 to 30.06.2024).</t>
   </si>
   <si>
     <t>ORD/000625/2023-2024</t>
   </si>
   <si>
     <t>1722/RD/PHE</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Trial Run For Atghara PWSS under Kaliayaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000682/2024-2025</t>
   </si>
   <si>
     <t>528/RD/PHE</t>
   </si>
@@ -348,50 +348,65 @@
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Atghara Water Supply Scheme at Kaliaganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000259/2025-2026</t>
   </si>
   <si>
     <t>1620/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
+  </si>
+  <si>
+    <t>Additional pipe line laying for Atghara Piped Water Supply Scheme due to revision of drawing at Kaliyaganj Block of Uttar Diunajpur District under Raiganj Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>2835/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1004,54 +1019,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4">
         <v>4003202769</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>5.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1067,54 +1082,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>4003202782</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>5.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1130,54 +1145,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>892</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>617.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>69.28</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1254,54 +1269,54 @@
       <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>27.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>64.11</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1553,54 +1568,54 @@
       <c r="I13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>4.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>16.34</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1616,54 +1631,54 @@
       <c r="I14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>37.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>32.69</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>87.95</v>
       </c>
       <c r="S14" s="4">
         <v>92</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1679,54 +1694,54 @@
       <c r="I15" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>4.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>24.6</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1815,87 +1830,150 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>36.38</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P18" s="4">
+        <v>49.53</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1153.42</v>
+      </c>
+      <c r="P19" s="8">
+        <v>681.36</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>59.07</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>