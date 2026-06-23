--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -363,50 +363,65 @@
     <t>ORD/000259/2025-2026</t>
   </si>
   <si>
     <t>1620/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>Additional pipe line laying for Atghara Piped Water Supply Scheme due to revision of drawing at Kaliyaganj Block of Uttar Diunajpur District under Raiganj Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000133/2024-2025</t>
   </si>
   <si>
     <t>2835/RD/PHE</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1893,87 +1908,150 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P18" s="4">
         <v>49.53</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P19" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R19" s="4">
+        <v>15.38</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1156.02</v>
+      </c>
+      <c r="P20" s="8">
+        <v>681.76</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>58.98</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>