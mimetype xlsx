--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -107,149 +107,239 @@
   <si>
     <t>ATGHARA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13796</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000061/2022-2023</t>
   </si>
   <si>
     <t>2178/RD/PHE</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Implementation of ATGHARA and it's adjoining mouzas Pipe Water Supply Scheme at Kaliyaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000272/2022-2023</t>
+  </si>
+  <si>
+    <t>290/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I, II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Ataghara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012590)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000608/2023-2024</t>
+  </si>
+  <si>
+    <t>2652/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month(Period from 01.07.2023 to 30.06.2024).</t>
+  </si>
+  <si>
+    <t>ORD/000625/2023-2024</t>
+  </si>
+  <si>
+    <t>1722/RD/PHE</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No.I of Atghara PWSS , Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001879/2023-2024</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.III of Atghara, Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001877/2023-2024</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
-    <t>Implementation of ATGHARA and it's adjoining mouzas Pipe Water Supply Scheme at Kaliyaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
-[...20 lines deleted...]
-    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
   </si>
   <si>
     <t>Approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Atghara PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000458/2024-2025</t>
   </si>
   <si>
     <t>3776/RD/PHE</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site, 2nd &amp;3rd Tube-Well Site under ATGHARA Piped Water Supply Scheme at Kaliaganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000457/2023-2024</t>
   </si>
   <si>
     <t>565/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>17/08/2024</t>
   </si>
   <si>
+    <t>Additional pipe line laying for Atghara Piped Water Supply Scheme due to revision of drawing at Kaliyaganj Block of Uttar Diunajpur District under Raiganj Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>2835/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of ATGHARA PWSS ,Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02583/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-475</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>Additional Quotation of TW-II of Ataghara water supply scheme in the district if Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01827/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-457</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>Requisition of fund regarding payment for permanent restoration of rural roads damaged due to laying of pipeline by PHE Dte. as on 24.09.2024 i.c.w L026-FATEPUR to PURBA SANKARPUR (Package No. WB15301: Under DLP), under coverage of Atghara PWSS (SM/13796)</t>
@@ -257,171 +347,81 @@
   <si>
     <t>BILL/00474/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-275</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,WBSRDA,UTTAR DINAJPUR DIVISION</t>
   </si>
   <si>
     <t>Additional Quotation charge at TW No- I of Ataghara, Kaliyaganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03775/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-17</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
-    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
-[...55 lines deleted...]
-  <si>
     <t>Trial Run For Atghara PWSS under Kaliayaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000682/2024-2025</t>
   </si>
   <si>
     <t>528/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Atghara Water Supply Scheme at Kaliaganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 100 M3/hr.</t>
   </si>
   <si>
-    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000259/2025-2026</t>
   </si>
   <si>
     <t>1620/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
-  </si>
-[...28 lines deleted...]
-    <t>13/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -995,1019 +995,1019 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>4003202769</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.71</v>
+        <v>892</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.71</v>
+        <v>617.96</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>69.28</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>4003202782</v>
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.13</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.13</v>
+        <v>0.78</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>16.34</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>892</v>
+        <v>37.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>617.96</v>
+        <v>32.69</v>
       </c>
       <c r="R6" s="4">
-        <v>69.28</v>
+        <v>87.95</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>12.46</v>
+        <v>4.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.6</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003202769</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>27.93</v>
+        <v>5.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.91</v>
+        <v>5.71</v>
       </c>
       <c r="R8" s="4">
-        <v>64.11</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4">
+        <v>4003202782</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.12</v>
+        <v>5.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.13</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P10" s="4">
-        <v>6.67</v>
+        <v>2.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>15.38</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>1.98</v>
+        <v>12.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>1.04</v>
+        <v>27.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>17.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>64.11</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.8</v>
+        <v>49.53</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>16.34</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="P14" s="4">
-        <v>37.17</v>
+        <v>11.12</v>
       </c>
       <c r="Q14" s="4">
-        <v>32.69</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>87.95</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="P15" s="4">
-        <v>4.8</v>
+        <v>6.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.18</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>24.6</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>0.88</v>
+        <v>1.98</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="I17" s="13" t="s">
         <v>107</v>
       </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P17" s="4">
-        <v>36.38</v>
+        <v>1.04</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>49.53</v>
+        <v>0.88</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="P19" s="4">
-        <v>2.6</v>
+        <v>36.38</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>15.38</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1156.02</v>