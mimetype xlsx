--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -143,51 +143,51 @@
   <si>
     <t>603/RD/PHE</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Dhantola Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014170)</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000493/2023-2024</t>
   </si>
   <si>
     <t>2494/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE, A UNIT OF SAKET TREXIM PVT. LTD..</t>
   </si>
   <si>
     <t>Construction of Boundary Wall with Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under DHANTOLA Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000456/2023-2024</t>
   </si>
   <si>
     <t>564/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
@@ -844,54 +844,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003229554</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -966,54 +966,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>42.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>24.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.93</v>
       </c>
       <c r="S5" s="4">
         <v>58</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1029,54 +1029,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>27.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>25.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.15</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1092,54 +1092,54 @@
       <c r="I7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>840.35</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>46.13</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="S7" s="4">
         <v>6</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1315,54 +1315,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1090.96</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>100.24</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>9.19</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>