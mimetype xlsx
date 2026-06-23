--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,71 @@
     <t>03/01/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Laying of Additional pipeline with other ancillary works at different mouzas of DHANTALA PWSS under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000372/2024-2025</t>
   </si>
   <si>
     <t>3491/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at DHANTOLA PH-II (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/13717).</t>
+  </si>
+  <si>
+    <t>BILL/02764/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-629</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>BILL/00177/2025-2026</t>
+  </si>
+  <si>
+    <t>336/SEB</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,70 +702,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1295,87 +1316,205 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>55.01</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.3</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P12" s="4">
+        <v>7.41</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1106.67</v>
+      </c>
+      <c r="P13" s="8">
+        <v>100.24</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>9.06</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>