--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,240 +80,249 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>DHANTOLA PIPED WATER SUPPLY SCHEME AT ISLAMPUR BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
+  </si>
+  <si>
+    <t>SM/13717</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of DHANTALA and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line,Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd &amp; 3rdTube Well.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000331/2022-2023</t>
+  </si>
+  <si>
+    <t>674/RD/PHE</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>DHANTOLA PIPED WATER SUPPLY SCHEME AT ISLAMPUR BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Dhantola Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014170)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000493/2023-2024</t>
+  </si>
+  <si>
+    <t>2494/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE, A UNIT OF SAKET TREXIM PVT. LTD..</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of DHANTOLA, Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000984/2023-2024</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000116/2022-2023</t>
   </si>
   <si>
     <t>603/RD/PHE</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Dhantola Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014170)</t>
-[...17 lines deleted...]
-    <t>ALOK ENTERPRISE, A UNIT OF SAKET TREXIM PVT. LTD..</t>
+    <t>Construction Of Approach Road at Head Work Site, &amp; 2nd Tube-Well Site under New Scheme of Dhantola PWSS at Islampur Block under Raiganj Division, PHE dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000166/2024-2025</t>
+  </si>
+  <si>
+    <t>2894/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
+    <t>SHANKAR SAHA</t>
+  </si>
+  <si>
+    <t>Laying of Additional pipeline with other ancillary works at different mouzas of DHANTALA PWSS under Islampur Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000372/2024-2025</t>
+  </si>
+  <si>
+    <t>3491/RD/PHE</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Construction of Boundary Wall with Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under DHANTOLA Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer, ISD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000456/2023-2024</t>
   </si>
   <si>
     <t>564/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>M/S CAMELLIA CONSTRUCTION AND CO.</t>
   </si>
   <si>
-    <t>Implementation of DHANTALA and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line,Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd &amp; 3rdTube Well.)</t>
-[...40 lines deleted...]
-  <si>
     <t>Providing FHTC in connection with Dhantaola Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>ORD/000507/2024-2025</t>
   </si>
   <si>
     <t>52/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
-    <t>Laying of Additional pipeline with other ancillary works at different mouzas of DHANTALA PWSS under Islampur Sub-Division P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Quotation for new service connection at DHANTOLA PH-II (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/13717).</t>
   </si>
   <si>
     <t>BILL/02764/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-629</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>BILL/00177/2025-2026</t>
   </si>
   <si>
     <t>336/SEB</t>
   </si>
   <si>
     <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Additional Quotation for new service connection at Dhantola PH-II (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/17740)</t>
+  </si>
+  <si>
+    <t>BILL/01262/2026-2027</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -845,676 +854,733 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003229554</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.14</v>
+        <v>840.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.14</v>
+        <v>46.13</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>5.49</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>109</v>
+        <v>42.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>24.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.93</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003229554</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>42.27</v>
+        <v>4.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>24.49</v>
+        <v>4.14</v>
       </c>
       <c r="R5" s="4">
-        <v>57.93</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>27.65</v>
+        <v>109</v>
       </c>
       <c r="Q6" s="4">
-        <v>25.48</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>92.15</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>840.35</v>
+        <v>4.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>46.13</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>5.49</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.31</v>
+        <v>55.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>8.23</v>
+        <v>27.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>25.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>92.15</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>55.01</v>
+        <v>8.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
         <v>8.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
         <v>7.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.03</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1108.7</v>
+      </c>
+      <c r="P14" s="8">
+        <v>100.24</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>9.04</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>