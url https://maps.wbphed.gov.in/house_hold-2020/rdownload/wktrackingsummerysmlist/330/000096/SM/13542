--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -230,51 +230,51 @@
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Implementation of PANDITPOTA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000307/2022-2023</t>
   </si>
   <si>
     <t>569/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>27/12/2025</t>
   </si>
   <si>
     <t>SANYAL ENTERPRISE</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Panditpota Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>ORD/000509/2024-2025</t>
   </si>
   <si>
     <t>54/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under PANDITPOTA PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000052/2024-2025</t>
   </si>
@@ -284,54 +284,75 @@
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>BHAGYA LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Panditpota Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>1924/RD/PHE</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
-    <t>27/12/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1486,110 +1507,173 @@
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>18.74</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="J14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>519.82</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>