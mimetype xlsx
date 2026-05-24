--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,71 +153,50 @@
     <t>RTOR000106/2022-2023</t>
   </si>
   <si>
     <t>599/RD/PHE</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Protection and restoration work of damaged flank caused by excavation for water supply project of PHE of Islampur- Amaljhari- Sonamoti Road under Uttar Dinajpur division, PWD.</t>
   </si>
   <si>
     <t>BILL/00506/2023-2024</t>
   </si>
   <si>
     <t>BILL/00506/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, UTTAR DINAJPUR</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Additional Pipeline ,FHTC with Land development and Path way for PANDITPOTA Water Supply Scheme for installation of FHTC Work under Islampur Sub-Division P.H.E. Dte.under Raiganj Division, P.H.E Dte.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
   <si>
     <t>3581/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Construction Of Single Row 1200 Mm Dia Np3 Hume Pipe Culvert In Front Of Panditpota Head Works Site For Approach Road Under Raiganj Division, Phe Dte.</t>
   </si>
@@ -741,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -904,54 +883,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003215071</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>8.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -965,54 +944,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>4003229632</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1107,573 +1086,510 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>28.05</v>
+        <v>65.94</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>65.94</v>
+        <v>3.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>3.13</v>
+        <v>320.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>92.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>28.73</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>320.79</v>
+        <v>10.39</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>10.39</v>
+        <v>22.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>22.59</v>
+        <v>18.74</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="J13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>18.74</v>
+        <v>5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...23 lines deleted...]
-      <c r="I14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>491.77</v>
+      </c>
+      <c r="P14" s="8">
+        <v>105.16</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>21.38</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>