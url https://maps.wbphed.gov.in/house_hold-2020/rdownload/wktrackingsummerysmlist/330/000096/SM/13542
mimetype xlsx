--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,86 @@
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Panditpota Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015533)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000534/2023-2024</t>
+  </si>
+  <si>
+    <t>2528/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1509,87 +1545,213 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>5</v>
       </c>
       <c r="Q13" s="4">
         <v>0.33</v>
       </c>
       <c r="R13" s="4">
         <v>6.61</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P14" s="4">
+        <v>28.05</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>19.66</v>
+      </c>
+      <c r="R14" s="4">
+        <v>70.1</v>
+      </c>
+      <c r="S14" s="4">
+        <v>84</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>83</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>524.82</v>
+      </c>
+      <c r="P16" s="8">
+        <v>124.83</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>23.79</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>