--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,95 +80,140 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>PANDITPOTA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13542</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of PANDITPOTA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000307/2022-2023</t>
+  </si>
+  <si>
+    <t>569/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>SANYAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>PANDITPOTA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Panditpota Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015533)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000534/2023-2024</t>
+  </si>
+  <si>
+    <t>2528/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of PANDITPOTA, Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of PANDITPOTA, Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001513/2023-2024</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000106/2022-2023</t>
   </si>
   <si>
     <t>599/RD/PHE</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Protection and restoration work of damaged flank caused by excavation for water supply project of PHE of Islampur- Amaljhari- Sonamoti Road under Uttar Dinajpur division, PWD.</t>
   </si>
   <si>
     <t>BILL/00506/2023-2024</t>
   </si>
   <si>
     <t>BILL/00506/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
@@ -176,198 +221,153 @@
   <si>
     <t>EXECUTIVE ENGINEER, PWD, UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Laying of Additional Pipeline ,FHTC with Land development and Path way for PANDITPOTA Water Supply Scheme for installation of FHTC Work under Islampur Sub-Division P.H.E. Dte.under Raiganj Division, P.H.E Dte.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
   <si>
     <t>3581/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under PANDITPOTA PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2024-2025</t>
+  </si>
+  <si>
+    <t>1711/RD/PHE</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>BHAGYA LAXMI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction Of Single Row 1200 Mm Dia Np3 Hume Pipe Culvert In Front Of Panditpota Head Works Site For Approach Road Under Raiganj Division, Phe Dte.</t>
   </si>
   <si>
     <t>ORD/000414/2024-2025</t>
   </si>
   <si>
     <t>3578/RD/PHE</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
-    <t>Implementation of PANDITPOTA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>SANYAL ENTERPRISE</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Panditpota Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>ORD/000509/2024-2025</t>
   </si>
   <si>
     <t>54/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under PANDITPOTA PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>BHAGYA LAXMI ENTERPRISE</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Panditpota Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>1924/RD/PHE</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
-  </si>
-[...58 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -899,815 +899,815 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003215071</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>8.43</v>
+        <v>320.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.43</v>
+        <v>92.15</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>28.73</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4003229632</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.25</v>
+        <v>28.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.25</v>
+        <v>19.66</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>70.1</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003215071</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>24.54</v>
+        <v>8.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003229632</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>7.97</v>
+        <v>4.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>65.94</v>
+        <v>24.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>3.13</v>
+        <v>7.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>320.79</v>
+        <v>65.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>92.15</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>28.73</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>10.39</v>
+        <v>22.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>22.59</v>
+        <v>3.13</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>18.74</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>5</v>
+        <v>10.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>6.61</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>28.05</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="4">
-        <v>19.66</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>70.1</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>5</v>
+        <v>18.74</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>524.82</v>