--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -128,51 +128,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Balarampur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015266)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000453/2023-2024</t>
   </si>
   <si>
     <t>2477/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>12/07/2026</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new service connection at BALARAMPUR PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/13520)</t>
   </si>
   <si>
     <t>BILL/01082/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-302</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at BALARAMPUR PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/13520)</t>
   </si>
   <si>
     <t>BILL/01083/2024-2025</t>
   </si>
@@ -875,54 +875,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>27.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.36</v>
       </c>
       <c r="S4" s="4">
         <v>73</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1056,54 +1056,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>7213.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>145.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1212,54 +1212,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>7333.46</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>166.1</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>