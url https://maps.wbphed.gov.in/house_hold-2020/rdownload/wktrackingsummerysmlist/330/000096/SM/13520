--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,150 +80,150 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Chopra</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>BALARAMPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13520</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Balarampur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015266)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000453/2023-2024</t>
+  </si>
+  <si>
+    <t>2477/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>12/07/2026</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>BALARAMPUR PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2567/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000167/2022-2023</t>
   </si>
   <si>
     <t>968/RD/PHE</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Quotation for new service connection at BALARAMPUR PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/13520)</t>
   </si>
   <si>
     <t>BILL/01082/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-302</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at BALARAMPUR PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/13520)</t>
   </si>
   <si>
     <t>BILL/01083/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-303</t>
-  </si>
-[...22 lines deleted...]
-    <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>Laying of additional pipeline for improving FHTC with anciliary works at different mouzas at BALRAMPUR PWSS Of CHOPRA Block under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000029/2025-2026</t>
   </si>
   <si>
     <t>1207/RD/PHE</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>M/S PIONEER ENTERPRISE</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Balrampur Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 35 M3/hr.</t>
   </si>
@@ -791,340 +791,340 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.22</v>
+        <v>27.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>27.47</v>
+        <v>7213.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.16</v>
+        <v>145.94</v>
       </c>
       <c r="R4" s="4">
-        <v>73.36</v>
+        <v>2.02</v>
       </c>
       <c r="S4" s="4">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.41</v>
+        <v>21.22</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.39</v>
+        <v>8.41</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7213.93</v>
+        <v>4.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>145.94</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.02</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
@@ -1141,51 +1141,51 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>