--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,68 @@
     <t>23/04/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>ANILA CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Damodarkhuri Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 60 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000350/2025-2026</t>
   </si>
   <si>
     <t>2496/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Additional pipeline, Pathway, Land development and other ancillary works at DAMODARKHURI piped water Supply Scheme Under Islampur Sub-Division under Raiganj Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2025-2026</t>
+  </si>
+  <si>
+    <t>2236/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>M/S RATAN SARKAR &amp; SON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -851,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>26.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.31</v>
       </c>
       <c r="S4" s="4">
         <v>72</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1050,87 +1068,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>29.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>65.82</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>7376.11</v>
+      </c>
+      <c r="P9" s="8">
+        <v>19.12</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.26</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>