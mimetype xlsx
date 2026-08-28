--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -80,126 +80,126 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Chopra</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>DAMODARKHURI Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/13236</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Damodarkhuri Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015341)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000481/2023-2024</t>
+  </si>
+  <si>
+    <t>2488/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>DAMODARKHURI Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2567/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000147/2022-2023</t>
   </si>
   <si>
     <t>848/RD/PHE</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...49 lines deleted...]
-    <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Damodarkhuri Pipe Water Supply Scheme at Chopra Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>1172/RD/PHE</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>ANILA CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Damodarkhuri Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 60 M3/hr.</t>
   </si>
@@ -785,222 +785,222 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>30.26</v>
+        <v>26.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>72.31</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>26.44</v>
+        <v>7213.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>19.12</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>72.31</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7213.93</v>
+        <v>30.26</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
@@ -1017,51 +1017,51 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
@@ -1078,51 +1078,51 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>