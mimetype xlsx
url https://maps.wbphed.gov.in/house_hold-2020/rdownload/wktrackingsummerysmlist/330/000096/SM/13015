--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,141 +77,141 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation for Sherpur Piped Water Supply Scheme under Raiganj Block in the District of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/13015</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pump House, Laying Pipeline and Providing FHTC in Connection with Source Augmentation of Sherpur Piped Water Supply Scheme of Raiganj Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000142/2022-2023</t>
+  </si>
+  <si>
+    <t>1920/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>BIKASH KAR</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Source Augmentation for Sherpur Piped Water Supply Scheme under Raiganj Block in the District of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Sherpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015245)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>2531/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No.III of Sherpur , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001885/2023-2024</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Sherpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015245)</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000118/2023-2024</t>
   </si>
   <si>
     <t>19/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>BIKASH KAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,283 +747,283 @@
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4">
-        <v>4003260403</v>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.56</v>
+        <v>29.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.79</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>9.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003260403</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>1.42</v>
+        <v>3.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>29.96</v>
+        <v>1.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>44.67</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>30.25</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>67.73</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>