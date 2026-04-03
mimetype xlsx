--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -260,51 +260,51 @@
   <si>
     <t>BILL/03567/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-584</t>
   </si>
   <si>
     <t>Implementation of KACHARA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000219/2022-2023</t>
   </si>
   <si>
     <t>97/RD/PHE</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>SANYAL ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head worksite ,Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering at T/W no. I of Kachara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015107)</t>
   </si>
   <si>
     <t>ORD/000672/2023-2024</t>
   </si>
   <si>
     <t>2751/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>08/02/2029</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Kochra PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>