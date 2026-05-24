--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -942,54 +942,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>14.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.95</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1003,54 +1003,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>5.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>80.69</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1066,54 +1066,54 @@
       <c r="I5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L5" s="4">
         <v>4003220425</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>4.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1129,54 +1129,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4">
         <v>4003220426</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>5.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1251,54 +1251,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>1.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.95</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1491,54 +1491,54 @@
       <c r="I12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>370.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>85.07</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>22.98</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1554,54 +1554,54 @@
       <c r="I13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>32.67</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>23.27</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>71.22</v>
       </c>
       <c r="S13" s="4">
         <v>71</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1775,54 +1775,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>611.15</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>137.04</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>22.42</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>