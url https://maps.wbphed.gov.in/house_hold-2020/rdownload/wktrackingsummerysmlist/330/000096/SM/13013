--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,65 @@
     <t>05/03/2024</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>BIMAL KUMAR SINHA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kachra Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 60 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000411/2025-2026</t>
   </si>
   <si>
     <t>2510/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works for RWS Raiganj Sub-Division under Raiganj Division, P.H.E. Dte. for the period from 17.09.2024 to 20.09.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00696/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-419</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1755,87 +1770,146 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
         <v>29.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>611.24</v>
+      </c>
+      <c r="P18" s="8">
+        <v>137.04</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>22.42</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>