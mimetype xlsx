--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,107 +92,149 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Kachara Piped Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/13013</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation &amp; Submission of DPR for proposed Kochra Piped Water Supply Scheme under Karandighi Development Block.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000801/2021-2022</t>
+  </si>
+  <si>
+    <t>618/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>15/04/2022</t>
+  </si>
+  <si>
+    <t>ECO CARE</t>
+  </si>
+  <si>
+    <t>Implementation of KACHARA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000219/2022-2023</t>
+  </si>
+  <si>
+    <t>97/RD/PHE</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>SANYAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of Pipe line at KACHARA Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000036/2023-2024</t>
   </si>
   <si>
     <t>1535/RD/PHE</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>08/07/2023</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation &amp; Submission of DPR for proposed Kochra Piped Water Supply Scheme under Karandighi Development Block.</t>
-[...19 lines deleted...]
-  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head worksite ,Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering at T/W no. I of Kachara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015107)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000672/2023-2024</t>
+  </si>
+  <si>
+    <t>2751/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/02/2029</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Kachara PWSS , Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001943/2023-2024</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Kachara PWSS , Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001944/2023-2024</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
@@ -206,171 +248,129 @@
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 4(Four) Month (01/03/2024 to 30/06/2024).</t>
   </si>
   <si>
     <t>ORD/000626/2023-2024</t>
   </si>
   <si>
     <t>472/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>PRITAM SARKAR</t>
   </si>
   <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Kochra PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000450/2024-2025</t>
+  </si>
+  <si>
+    <t>3762/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under KACHARA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000488/2023-2024</t>
+  </si>
+  <si>
+    <t>604/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>BIMAL KUMAR SINHA</t>
+  </si>
+  <si>
     <t>Additional quotation for HT cable at KACHARA PH-II under Karandighi ccc under Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/03568/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-583</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>SUBMISSION OF DETAILED ESTIMATE &amp; DEMAND FOR PLACING NECESSARY FUND UNDER DIFFERENT PWSS</t>
   </si>
   <si>
     <t>BILL/01220/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-26</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
     <t>Additional quotation for HT cable at KACHARA PH-I under Karandighi ccc under Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/03567/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-584</t>
-  </si>
-[...85 lines deleted...]
-    <t>BIMAL KUMAR SINHA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kachra Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 60 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000411/2025-2026</t>
   </si>
   <si>
     <t>2510/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works for RWS Raiganj Sub-Division under Raiganj Division, P.H.E. Dte. for the period from 17.09.2024 to 20.09.2024.</t>
   </si>
   <si>
     <t>BILL/00696/2024-2025</t>
   </si>
@@ -935,850 +935,850 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>14.82</v>
+        <v>5.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.08</v>
+        <v>4.16</v>
       </c>
       <c r="R3" s="4">
-        <v>94.95</v>
+        <v>80.69</v>
       </c>
       <c r="S3" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>5.16</v>
+        <v>370.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.16</v>
+        <v>85.07</v>
       </c>
       <c r="R4" s="4">
-        <v>80.69</v>
+        <v>22.98</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>4003220425</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>4.49</v>
+        <v>14.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.49</v>
+        <v>14.08</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>94.95</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>4003220426</v>
+        <v>53</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="P6" s="4">
-        <v>5.57</v>
+        <v>32.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.57</v>
+        <v>23.27</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>71.22</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>59</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003220425</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>97.41</v>
+        <v>4.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>64</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003220426</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.6</v>
+        <v>5.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.4</v>
+        <v>5.57</v>
       </c>
       <c r="R8" s="4">
-        <v>24.95</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>6.99</v>
+        <v>97.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>3.85</v>
+        <v>1.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>24.95</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>80</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>2.1</v>
+        <v>14.05</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="P12" s="4">
-        <v>370.28</v>
+        <v>22.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>85.07</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>22.98</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>32.67</v>
+        <v>6.99</v>
       </c>
       <c r="Q13" s="4">
-        <v>23.27</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>71.22</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>14.05</v>
+        <v>3.85</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>104</v>
+        <v>62</v>
       </c>
       <c r="P15" s="4">
-        <v>22.57</v>
+        <v>2.1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
         <v>29.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>