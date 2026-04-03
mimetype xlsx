--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -203,51 +203,51 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Fatepur ,Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02567/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-464</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>Implementation of FATEPUR and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000305/2022-2023</t>
   </si>
   <si>
     <t>554/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>28/05/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under FATEPUR PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000491/2023-2024</t>
   </si>
   <si>
     <t>607/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>M/S ARVI CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Fatepur Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>