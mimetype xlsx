--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -861,54 +861,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>6.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>80.68</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -922,54 +922,54 @@
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>4003227345</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>5.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -983,54 +983,54 @@
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>4003227134</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>3.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1225,54 +1225,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>484.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>113.68</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>23.47</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1412,88 +1412,88 @@
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>29.56</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>25.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>86.99</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>731.17</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>154.27</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>21.1</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>