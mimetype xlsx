--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -116,198 +116,198 @@
   <si>
     <t>Preparation &amp; submission of DPR for proposed FATEPUR (Kantirpa-Fatepur) PWSS under Karandighi Block.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000802/2021-2022</t>
   </si>
   <si>
     <t>617/RD/PHE</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>15/04/2022</t>
   </si>
   <si>
     <t>ECO CARE</t>
   </si>
   <si>
+    <t>Implementation of FATEPUR and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000305/2022-2023</t>
+  </si>
+  <si>
+    <t>554/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head work site at T/W no. I of Fatepur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015104)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000531/2023-2024</t>
+  </si>
+  <si>
+    <t>2497/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>ANIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Fatepur, Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001553/2023-2024</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Fatepur, Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001554/2023-2024</t>
   </si>
   <si>
-    <t>21/09/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2023-2024</t>
   </si>
   <si>
     <t>1218/RD/PHE</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under FATEPUR PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000491/2023-2024</t>
+  </si>
+  <si>
+    <t>607/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>M/S ARVI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Additional pipeline and other ancillary works at Fatepur piped water Supply Scheme Under Islampur SubDivision under Raiganj Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000462/2024-2025</t>
   </si>
   <si>
     <t>3780/RD/PHE</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
-    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Fatepur ,Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02567/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-464</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
-    <t>Implementation of FATEPUR and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Fatepur Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000301/2025-2026</t>
   </si>
   <si>
     <t>1950/RD/PHE</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>28/12/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,584 +885,584 @@
       <c r="Q3" s="4">
         <v>5.35</v>
       </c>
       <c r="R3" s="4">
         <v>80.68</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4">
-[...2 lines deleted...]
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>5.69</v>
+        <v>484.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.69</v>
+        <v>113.68</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>23.47</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>4003227134</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.84</v>
+        <v>29.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.84</v>
+        <v>25.72</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>86.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003227134</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>97.41</v>
+        <v>3.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003227345</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>42.77</v>
+        <v>5.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>5.96</v>
+        <v>97.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>484.38</v>
+        <v>22.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>113.68</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>23.47</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>22.58</v>
+        <v>42.77</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>32.35</v>
+        <v>5.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="P12" s="4">
-        <v>29.56</v>
+        <v>32.35</v>
       </c>
       <c r="Q12" s="4">
-        <v>25.72</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>86.99</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>731.17</v>