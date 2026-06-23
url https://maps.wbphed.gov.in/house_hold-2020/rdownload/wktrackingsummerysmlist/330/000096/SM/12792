--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -149,51 +149,51 @@
   <si>
     <t>615/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Rohia Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014488)</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000365/2023-2024</t>
   </si>
   <si>
     <t>2372/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Balance distribution System of Laying pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under ROHIA PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000487/2023-2024</t>
   </si>
   <si>
     <t>598/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>PRASANTA DUTTA</t>
   </si>
@@ -850,54 +850,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003198611</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>10.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -911,54 +911,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>4003198607</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>12.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1033,54 +1033,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>27.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.05</v>
       </c>
       <c r="S6" s="4">
         <v>82</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1218,54 +1218,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>654.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>385.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>58.92</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1374,54 +1374,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>795.03</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>431.59</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>54.29</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>