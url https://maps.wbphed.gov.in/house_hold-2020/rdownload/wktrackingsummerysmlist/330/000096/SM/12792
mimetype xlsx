--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,189 +80,189 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>ROHIA Piped Water Supply Scheme at Islampur Block under Uttar Dinajpur District.</t>
+  </si>
+  <si>
+    <t>SM/12792</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of ROHIA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd Tube Well.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000330/2022-2023</t>
+  </si>
+  <si>
+    <t>673/RD/PHE</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>ROHIA Piped Water Supply Scheme at Islampur Block under Uttar Dinajpur District.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Rohia Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014488)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000365/2023-2024</t>
+  </si>
+  <si>
+    <t>2372/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of ROHIA, Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000651/2023-2024</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of ROHIA, Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000793/2023-2024</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000117/2022-2023</t>
   </si>
   <si>
     <t>615/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Rohia Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014488)</t>
-[...19 lines deleted...]
-  <si>
     <t>Balance distribution System of Laying pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under ROHIA PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000487/2023-2024</t>
   </si>
   <si>
     <t>598/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>PRASANTA DUTTA</t>
   </si>
   <si>
     <t>Construction of concrete pathway With Earth Filling at Head Work Site Pump House &amp; 2nd TW Site Pump House for Rohia Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division, PHED.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000381/2024-2025</t>
   </si>
   <si>
     <t>3500/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>SUDIP MITRA</t>
-  </si>
-[...22 lines deleted...]
-    <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Trial Run For Rohia PWSS under Islampur Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000717/2024-2025</t>
   </si>
   <si>
     <t>549/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Rohia Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000304/2025-2026</t>
   </si>
@@ -830,524 +830,524 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003198611</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>10.69</v>
+        <v>654.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.69</v>
+        <v>385.77</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>58.92</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4003198607</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>12.8</v>
+        <v>27.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.8</v>
+        <v>22.32</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>82.05</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003198611</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>27.28</v>
+        <v>10.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003198607</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>27.21</v>
+        <v>12.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>22.32</v>
+        <v>12.8</v>
       </c>
       <c r="R6" s="4">
-        <v>82.05</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>22.75</v>
+        <v>27.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>6.36</v>
+        <v>22.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>654.73</v>
+        <v>6.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>385.77</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>58.92</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>