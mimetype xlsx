--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -128,51 +128,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Purba Jaypura Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014442)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000533/2023-2024</t>
   </si>
   <si>
     <t>2527/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>M/S CHANDRANATH MUKHERJEE.</t>
   </si>
   <si>
     <t>Quotation for new service connection at PURBA JAYPURA PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12791)</t>
   </si>
   <si>
     <t>BILL/01078/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-304</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at PURBA JAYPURA PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12791)</t>
   </si>
   <si>
     <t>BILL/01079/2024-2025</t>
   </si>
@@ -893,54 +893,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>26.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19.15</v>
       </c>
       <c r="S4" s="4">
         <v>72</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1074,54 +1074,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>7213.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>172.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1291,54 +1291,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>7380.43</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>177.47</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>