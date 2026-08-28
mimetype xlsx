--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,150 +80,150 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Chopra</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>PURBA JAYPURA Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
+  </si>
+  <si>
+    <t>SM/12791</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Purba Jaypura Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014442)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000533/2023-2024</t>
+  </si>
+  <si>
+    <t>2527/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>M/S CHANDRANATH MUKHERJEE.</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>PURBA JAYPURA Piped Water Supply Scheme at Chopra block under Uttar Dinajpur District.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2567/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000170/2022-2023</t>
   </si>
   <si>
     <t>966/RD/PHE</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>M/S CHANDRANATH MUKHERJEE.</t>
+    <t>Quotation for new service connection at PURBA JAYPURA PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12791)</t>
+  </si>
+  <si>
+    <t>BILL/01079/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-305</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at PURBA JAYPURA PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12791)</t>
   </si>
   <si>
     <t>BILL/01078/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-304</t>
-  </si>
-[...37 lines deleted...]
-    <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Purba Joypura Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000298/2025-2026</t>
   </si>
   <si>
     <t>1928/RD/PHE</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Purba Jaypura Pipe Water Supply Scheme at Chopra Block of Uttar Dinajpur District under Raiganj Division.(New PWSS) (2nd call).</t>
   </si>
@@ -809,340 +809,340 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.51</v>
+        <v>26.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>19.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>26.16</v>
+        <v>7213.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.01</v>
+        <v>97.66</v>
       </c>
       <c r="R4" s="4">
-        <v>19.15</v>
+        <v>1.35</v>
       </c>
       <c r="S4" s="4">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.86</v>
+        <v>28.51</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>9.14</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7213.93</v>
+        <v>6.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>172.46</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
@@ -1159,51 +1159,51 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
@@ -1220,51 +1220,51 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
@@ -1291,54 +1291,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>7380.43</v>
       </c>
       <c r="P11" s="8">
-        <v>177.47</v>
+        <v>102.67</v>
       </c>
       <c r="Q11" s="8">
-        <v>2.4</v>
+        <v>1.39</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>