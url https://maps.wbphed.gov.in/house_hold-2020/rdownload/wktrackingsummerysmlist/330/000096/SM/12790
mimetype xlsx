--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,71 @@
     <t>SOVON KUMAR DAS.</t>
   </si>
   <si>
     <t>Implementation of Pharabari and it's adjoining mouzas Pipe Water Supply Scheme at Goalpokhar-I Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000289/2022-2023</t>
   </si>
   <si>
     <t>536/RD/PHE</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>HAQUE CONSTRUCTION HAQUE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site Tube-Well Site under PHARABARI PWSS at Goalpokhar-I Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000489/2023-2024</t>
+  </si>
+  <si>
+    <t>605/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>HAQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1037,87 +1058,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>43.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>5.13</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>81.6</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>