--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,117 +140,135 @@
   <si>
     <t>BP-2023-24-392</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for works of Raiganj Division, P.H.E. Dte. for 16.08.2024 &amp; 20.08.2024.</t>
   </si>
   <si>
     <t>BILL/00384/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-224</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Implementation of Pharabari and it's adjoining mouzas Pipe Water Supply Scheme at Goalpokhar-I Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000289/2022-2023</t>
+  </si>
+  <si>
+    <t>536/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>HAQUE CONSTRUCTION HAQUE@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I and making compound lighting arrangement at T/W no. I of Pharabari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014703)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001967/2023-2024</t>
   </si>
   <si>
     <t>3707/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>SOVON KUMAR DAS.</t>
   </si>
   <si>
-    <t>Implementation of Pharabari and it's adjoining mouzas Pipe Water Supply Scheme at Goalpokhar-I Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site Tube-Well Site under PHARABARI PWSS at Goalpokhar-I Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000489/2023-2024</t>
   </si>
   <si>
     <t>605/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>HAQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Trial Run For Pharabari PWSS under Goalpukhur-I Block under Raiganj Division ,PHE Dte. for 3 months</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000724/2024-2025</t>
+  </si>
+  <si>
+    <t>556/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -942,266 +960,329 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>11.98</v>
+        <v>43.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>42.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.83</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>43.62</v>
+        <v>11.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.03</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.77</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>5.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>82.47</v>
+      </c>
+      <c r="P10" s="8">
+        <v>57.82</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>70.11</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>