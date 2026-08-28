--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,165 +92,165 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Goalpokhar-I</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>PHARABARI Piped Water Supply Scheme at Goalpokhar-I Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12790</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of Pharabari and it's adjoining mouzas Pipe Water Supply Scheme at Goalpokhar-I Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000289/2022-2023</t>
+  </si>
+  <si>
+    <t>536/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>HAQUE CONSTRUCTION HAQUE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I and making compound lighting arrangement at T/W no. I of Pharabari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014703)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/001967/2023-2024</t>
+  </si>
+  <si>
+    <t>3707/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>1204/RD/PHE</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site Tube-Well Site under PHARABARI PWSS at Goalpokhar-I Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000489/2023-2024</t>
+  </si>
+  <si>
+    <t>605/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>HAQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of PHARABARI , Goalpokher C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02460/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-392</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for works of Raiganj Division, P.H.E. Dte. for 16.08.2024 &amp; 20.08.2024.</t>
   </si>
   <si>
     <t>BILL/00384/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-224</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
-  </si>
-[...67 lines deleted...]
-    <t>HAQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>Trial Run For Pharabari PWSS under Goalpukhur-I Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000724/2024-2025</t>
   </si>
   <si>
     <t>556/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -797,479 +797,479 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.69</v>
+        <v>43.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>18.12</v>
+        <v>11.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.21</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.06</v>
+        <v>2.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>43.62</v>
+        <v>5.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>42.68</v>
+        <v>5.11</v>
       </c>
       <c r="R6" s="4">
-        <v>97.83</v>
+        <v>99.63</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>11.98</v>
+        <v>18.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.03</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>83.77</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>5.13</v>
+        <v>0.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.11</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.63</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>0.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>82.47</v>
       </c>
       <c r="P10" s="8">
-        <v>57.82</v>
+        <v>59.75</v>
       </c>
       <c r="Q10" s="8">
-        <v>70.11</v>
+        <v>72.45</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>