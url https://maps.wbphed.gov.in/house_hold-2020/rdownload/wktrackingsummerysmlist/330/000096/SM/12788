--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -125,51 +125,51 @@
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Implementation of KAMLAGAON and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd Tube Well.)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000300/2022-2023</t>
   </si>
   <si>
     <t>549/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>27/11/2025</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Laying of Additional Pipeline With landf development and path way for KAMLAGAON Water Supply Scheme for installation of FHTC Work under Islampur Sub-Division P.H.E. Dte.under Raiganj Division, P.H.E Dte.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>3580/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>