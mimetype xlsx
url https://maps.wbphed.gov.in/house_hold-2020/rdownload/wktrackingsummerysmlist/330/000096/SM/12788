--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -845,54 +845,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>442.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>129.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29.3</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1062,54 +1062,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>582.99</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>129.53</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>22.22</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>