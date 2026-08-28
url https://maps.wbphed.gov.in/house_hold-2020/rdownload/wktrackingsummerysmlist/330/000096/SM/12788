--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,147 +92,147 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>KAMLAGAON Piped Water Supply Scheme at Islampur Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12788</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of KAMLAGAON and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd Tube Well.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000300/2022-2023</t>
+  </si>
+  <si>
+    <t>549/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Kamlagaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014738)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000519/2023-2024</t>
+  </si>
+  <si>
+    <t>2515/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>SUJOY RANJAN BHOWMICK</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000119/2022-2023</t>
   </si>
   <si>
     <t>614/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of KAMLAGAON and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd Tube Well.)</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying of Additional Pipeline With landf development and path way for KAMLAGAON Water Supply Scheme for installation of FHTC Work under Islampur Sub-Division P.H.E. Dte.under Raiganj Division, P.H.E Dte.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>3580/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at KAMLAGAON PH-I (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12788)</t>
   </si>
   <si>
     <t>BILL/01090/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-276</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...22 lines deleted...]
-    <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -761,324 +761,324 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>29.14</v>
+        <v>442.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>129.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>29.3</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>442.06</v>
+        <v>27.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>129.53</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>29.3</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>80.34</v>
+        <v>29.14</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>4.28</v>
+        <v>80.34</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>27.17</v>
+        <v>4.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>582.99</v>