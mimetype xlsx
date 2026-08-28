--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -125,129 +125,129 @@
   <si>
     <t>ORD/000799/2021-2022</t>
   </si>
   <si>
     <t>602/RD/PHE</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for proposed Gopalpur PWSS under Karandighi block.</t>
   </si>
   <si>
     <t>ORD/000805/2021-2022</t>
   </si>
   <si>
     <t>602/RD/PHED</t>
   </si>
   <si>
+    <t>Implementation of GOPALPUR and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000224/2022-2023</t>
+  </si>
+  <si>
+    <t>299/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head work site at T/W no. I of Gopalpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014866)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000537/2023-2024</t>
+  </si>
+  <si>
+    <t>2499/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>A.G ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of GOPALPUR, Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001558/2023-2024</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of GOPALPUR, Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001557/2023-2024</t>
   </si>
   <si>
-    <t>21/09/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000086/2022-2023</t>
   </si>
   <si>
     <t>584/RD/PHE</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...37 lines deleted...]
-    <t>A.G ENTERPRISE.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under GOPALPUR PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000490/2023-2024</t>
   </si>
   <si>
     <t>606/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>M/S PRITHWIRAJ CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional Pipe Line and other ancillary works to provide FHTC at GOPALPUR PWSS (New Scheme) under Islampur Sub-Division ,P.H.E. Dte. under Raiganj Division, PHED, Uttar Dinajpur.</t>
   </si>
@@ -957,364 +957,364 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>5.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4">
-[...2 lines deleted...]
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.7</v>
+        <v>529.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>289.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>54.68</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4003220366</v>
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.6</v>
+        <v>29.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>24.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>83.6</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>53</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003220366</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>33.67</v>
+        <v>3.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>58</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003220371</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>529.88</v>
+        <v>3.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>29.23</v>
+        <v>33.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
@@ -1441,51 +1441,51 @@
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="P12" s="4">
         <v>20.94</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
@@ -1502,51 +1502,51 @@
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="P13" s="4">
         <v>0.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
@@ -1603,54 +1603,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>714.57</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>326.55</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>45.7</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>