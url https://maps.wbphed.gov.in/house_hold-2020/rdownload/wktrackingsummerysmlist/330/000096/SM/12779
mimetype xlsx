--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -278,51 +278,51 @@
   <si>
     <t>BILL/02080/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-486</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>Implementation of BARHANS and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000221/2022-2023</t>
   </si>
   <si>
     <t>99/RD/PHE</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Barhans PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000449/2024-2025</t>
   </si>
   <si>
     <t>3761/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
@@ -339,50 +339,65 @@
     <t>26/11/2024</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Barhans Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000339/2025-2026</t>
   </si>
   <si>
     <t>2488/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Additional Laying distribution and Rising Main of Pipe line for Barhans Pipe Water Supply Scheme (Barhans New PWSS) at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000429/2023-2024</t>
+  </si>
+  <si>
+    <t>3393/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1814,87 +1829,150 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
         <v>18.74</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P18" s="4">
+        <v>7.87</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>429.7</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>