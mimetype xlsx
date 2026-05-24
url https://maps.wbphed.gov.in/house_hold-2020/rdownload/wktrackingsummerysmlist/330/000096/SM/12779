--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -305,99 +305,66 @@
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Barhans PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000449/2024-2025</t>
   </si>
   <si>
     <t>3761/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
-    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.Vehicle no. WB74AP 7552) for the office of the Assistant Engineer, Head Quarter, Raiganj Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 6(Six) Month( period from 27.11.2024 to 26.05.2025).</t>
-[...16 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Barhans Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000339/2025-2026</t>
   </si>
   <si>
     <t>2488/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1014,54 +981,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>3.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1077,54 +1044,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4">
         <v>4003220342</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>5.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1140,54 +1107,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4">
         <v>4003220337</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>14.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.71</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1321,54 +1288,54 @@
       <c r="I9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>24.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="S9" s="4">
         <v>72</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1384,54 +1351,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>1.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1447,54 +1414,54 @@
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>22.57</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.54</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>28.97</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1628,54 +1595,54 @@
       <c r="I14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>271.31</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>92.87</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>34.23</v>
       </c>
       <c r="S14" s="4">
         <v>62</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1730,249 +1697,123 @@
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>2.4</v>
+        <v>18.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...20 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>419.43</v>
+      </c>
+      <c r="P17" s="8">
+        <v>140.92</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>33.6</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>