--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -125,228 +125,228 @@
   <si>
     <t>ORD/000798/2021-2022</t>
   </si>
   <si>
     <t>616/RD/PHE</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>15/04/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for Proposed Barhans Piped Water Supply Scheme under Karandighi block.</t>
   </si>
   <si>
     <t>ORD/000804/2021-2022</t>
   </si>
   <si>
     <t>616/RD/PHED</t>
   </si>
   <si>
+    <t>Implementation of BARHANS and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000221/2022-2023</t>
+  </si>
+  <si>
+    <t>99/RD/PHE</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head worksite at T/W no. I of Barhans Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014865)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000420/2023-2024</t>
+  </si>
+  <si>
+    <t>2471/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>NIRMAN.</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Barhans PWSS , Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001946/2023-2024</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Barhans PWSS , Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001945/2023-2024</t>
   </si>
   <si>
-    <t>07/09/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2022-2023</t>
   </si>
   <si>
     <t>586/RD/PHE</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>2352/RD/PHE</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head worksite at T/W no. I of Barhans Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014865)</t>
-[...16 lines deleted...]
-  <si>
     <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 4(Four) Month (01/03/2024 to 30/06/2024).</t>
   </si>
   <si>
     <t>ORD/000626/2023-2024</t>
   </si>
   <si>
     <t>472/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>PRITAM SARKAR</t>
   </si>
   <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Barhans PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000449/2024-2025</t>
+  </si>
+  <si>
+    <t>3761/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BARHANS PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>603/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>M/S MAA BOLLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional Quotation for HT AB cable at BARHANS PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12779).</t>
   </si>
   <si>
     <t>BILL/01110/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-279</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>Additional Quotation for new service connection at BARHANS PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12779)</t>
   </si>
   <si>
     <t>BILL/02080/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-486</t>
   </si>
   <si>
     <t>09/09/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>17/01/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Barhans Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000339/2025-2026</t>
   </si>
   <si>
     <t>2488/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1005,743 +1005,743 @@
       <c r="Q4" s="4">
         <v>3.11</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>4003220342</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>5.38</v>
+        <v>271.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.38</v>
+        <v>92.87</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>34.23</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>4003220337</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>14.71</v>
+        <v>24.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.71</v>
+        <v>17.9</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003220337</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>15.91</v>
+        <v>14.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>60</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003220342</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>16.43</v>
+        <v>5.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.38</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>24.86</v>
+        <v>15.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.9</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1.6</v>
+        <v>16.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>22.57</v>
+        <v>1.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>6.54</v>
+        <v>0.4</v>
       </c>
       <c r="R11" s="4">
-        <v>28.97</v>
+        <v>25</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>6.56</v>
+        <v>11.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>3.4</v>
+        <v>22.57</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.54</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>28.97</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="P14" s="4">
-        <v>271.31</v>
+        <v>6.56</v>
       </c>
       <c r="Q14" s="4">
-        <v>92.87</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>34.23</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>11.73</v>
+        <v>3.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>18.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>