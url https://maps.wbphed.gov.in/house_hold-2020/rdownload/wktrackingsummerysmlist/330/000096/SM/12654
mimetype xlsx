--- v1 (2026-01-12)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,50 +153,65 @@
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning &amp; trial operation of electro-mechanical components at T/W No. III of Source Augmentation of MAHAMMADPUR Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/002578/2023-2024</t>
   </si>
   <si>
     <t>1004/MLMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Source Aug for MAHAMMADPUR PH-III (Itahar ccc) in the district of Uttar Dinajpur (SM/12654).</t>
+  </si>
+  <si>
+    <t>BILL/02744/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-623</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -585,70 +600,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -880,87 +895,144 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>11.48</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>6.27</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>54.04</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>