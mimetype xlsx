--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -89,114 +89,114 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Source Augmentation for Mahammadpur Piped Water Supply Scheme under Kaliyaganj Block in the District of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/12654</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Pump House, Laying Pipeline and Providing FHTC in Connection with Source Augmentation of Mahammadpur Piped Water Supply Scheme of Itahar Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000139/2022-2023</t>
+  </si>
+  <si>
+    <t>1917/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning &amp; trial operation of electro-mechanical components at T/W No. III of Source Augmentation of MAHAMMADPUR Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/002578/2023-2024</t>
+  </si>
+  <si>
+    <t>1004/MLMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>13/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...49 lines deleted...]
-    <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new service connection at Source Aug for MAHAMMADPUR PH-III (Itahar ccc) in the district of Uttar Dinajpur (SM/12654).</t>
   </si>
   <si>
     <t>BILL/02744/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-623</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -738,216 +738,216 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.42</v>
+        <v>34.87</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>34.87</v>
+        <v>11.48</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>11.48</v>
+        <v>1.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">