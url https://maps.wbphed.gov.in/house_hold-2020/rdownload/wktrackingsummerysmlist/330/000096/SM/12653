--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,129 +89,129 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Source Augmentation for Maslandpur Piped Water Supply Scheme under Raiganj Block in the District of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/12653</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Pump House, Laying Pipeline and Providing FHTC in Connection with Source Augmentation of Maslandpur Piped Water Supply Scheme of Raiganj Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000144/2022-2023</t>
+  </si>
+  <si>
+    <t>1922/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK ENTERPRISE BHOWMICKJ21@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Maslandpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/002771)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000522/2023-2024</t>
+  </si>
+  <si>
+    <t>2518/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S. MAYUKH BHADURI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000123/2023-2024</t>
   </si>
   <si>
     <t>17/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Maslandpur, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03527/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-547</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...46 lines deleted...]
-    <t>M/S. MAYUKH BHADURI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,288 +738,288 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.42</v>
+        <v>31.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>52.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.42</v>
+        <v>10.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.51</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.08</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>31.56</v>
+        <v>1.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>10.92</v>
+        <v>8.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>52.33</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>26.18</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>50.02</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>