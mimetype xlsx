--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/12650</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Bindol Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015257)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000417/2023-2024</t>
   </si>
   <si>
     <t>2469/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/06/2026</t>
   </si>
   <si>
     <t>SOVA ENTERPRISE.</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000121/2023-2024</t>
   </si>
   <si>
     <t>14/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Bindol, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
@@ -763,54 +763,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.78</v>
       </c>
       <c r="S3" s="4">
         <v>87</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,88 +938,88 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>29.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>14.7</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>47.19</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>14.29</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>30.28</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>