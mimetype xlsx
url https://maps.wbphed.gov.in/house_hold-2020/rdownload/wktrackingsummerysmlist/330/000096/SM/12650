--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,141 +77,141 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation for Bindol Piped Water Supply Scheme under Raiganj Block in the District of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/12650</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pump House, Laying Pipeline and Providing FHTC in Connection with Source Augmentation of Bindol Piped Water Supply Scheme of Raiganj Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000134/2022-2023</t>
+  </si>
+  <si>
+    <t>1912/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Source Augmentation for Bindol Piped Water Supply Scheme under Raiganj Block in the District of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Bindol Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015257)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000417/2023-2024</t>
   </si>
   <si>
     <t>2469/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>21/06/2026</t>
   </si>
   <si>
     <t>SOVA ENTERPRISE.</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000121/2023-2024</t>
   </si>
   <si>
     <t>14/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Bindol, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00748/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-217</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -760,235 +760,235 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.37</v>
+        <v>29.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.98</v>
+        <v>4.31</v>
       </c>
       <c r="R3" s="4">
-        <v>87.78</v>
+        <v>14.7</v>
       </c>
       <c r="S3" s="4">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>1.42</v>
+        <v>11.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.06</v>
+        <v>1.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>29.34</v>
+        <v>5.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.31</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>14.7</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>47.19</v>