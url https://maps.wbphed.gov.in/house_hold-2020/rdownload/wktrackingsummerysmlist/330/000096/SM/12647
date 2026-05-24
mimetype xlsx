--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -149,51 +149,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. III of Ghirnigaonkhas Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015286)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000356/2023-2024</t>
   </si>
   <si>
     <t>2367/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>SOVON KUMAR DAS.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -866,88 +866,88 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>10.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.85</v>
       </c>
       <c r="S5" s="4">
         <v>87</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>46.25</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>19.85</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>