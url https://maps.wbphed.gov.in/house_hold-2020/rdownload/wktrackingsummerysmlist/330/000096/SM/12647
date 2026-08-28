--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,90 +113,90 @@
   <si>
     <t>Construction of Boundary Wall, Pump House, Laying Pipeline and Providing FHTC in Connection with Source Augmentation of Ghirnigaon Khas Piped Water Supply Scheme of Chopra Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000147/2022-2023</t>
   </si>
   <si>
     <t>1925/RD/PHE</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. III of Ghirnigaonkhas Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015286)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>2367/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000105/2023-2024</t>
   </si>
   <si>
     <t>2398/RD/PHE</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...25 lines deleted...]
-    <t>SOVON KUMAR DAS.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,153 +770,153 @@
         <v>33.2</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>2.48</v>
+        <v>10.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.85</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>10.57</v>
+        <v>2.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.18</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>86.85</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>46.25</v>