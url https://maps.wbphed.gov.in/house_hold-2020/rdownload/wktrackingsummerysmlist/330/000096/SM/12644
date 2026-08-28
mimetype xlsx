--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,126 +77,126 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>Source augmentation for Sitgram Piped Water Supply Scheme under Raiganj block in the district of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/12644</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pump House, Laying Pipeline and Providing FHTC in Connection with Source Augmentation of Sitgram Piped Water Supply Scheme of Raiganj Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000141/2022-2023</t>
+  </si>
+  <si>
+    <t>1919/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Source augmentation for Sitgram Piped Water Supply Scheme under Raiganj block in the district of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Sitgram Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015290)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000694/2023-2024</t>
+  </si>
+  <si>
+    <t>2769/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>J.S. ERECTORS.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Sitgram,PWSS, Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001963/2023-2024</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...43 lines deleted...]
-    <t>J.S. ERECTORS.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2023-2024</t>
   </si>
   <si>
     <t>20/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Ancillary work I.C.W. retrofitting of Sitgram PWSS, Raiganj Block in connection with Augmentation of Sitgram PWSS under Raiganj Division, PHE Dte. Uttar Dinajpur</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000054/2025-2026</t>
   </si>
@@ -768,211 +768,211 @@
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4">
-        <v>4003270394</v>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>31.5</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>16.8</v>
+      </c>
+      <c r="R3" s="4">
+        <v>53.32</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>31.5</v>
+        <v>10.51</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L5" s="4" t="s">
         <v>43</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003270394</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>10.51</v>
+        <v>4.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
@@ -985,51 +985,51 @@
         <v>1.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
@@ -1056,54 +1056,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>49.71</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>31.55</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>63.46</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>