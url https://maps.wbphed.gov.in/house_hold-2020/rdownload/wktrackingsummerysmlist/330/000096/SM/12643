--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -89,126 +89,126 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Source augmentation for Chhotaparua Piped Water Supply Scheme under Raiganj block in the district of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/12643</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000119/2023-2024</t>
+  </si>
+  <si>
+    <t>18/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Chhotaparua , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02469/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-398</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Chhotaparua Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015259)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000768/2023-2024</t>
+  </si>
+  <si>
+    <t>2484/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall, Pump House, Laying Pipeline and Providing FHTC in Connection with Source Augmentation of Chhotaparua Piped Water Supply Scheme of Raiganj Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000136/2022-2023</t>
   </si>
   <si>
     <t>1914/RD/PHE</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
-  </si>
-[...52 lines deleted...]
-    <t>SUBRATA KUMAR DAS.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,288 +735,288 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>30.69</v>
+        <v>1.42</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>1.42</v>
+        <v>8.35</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>8.35</v>
+        <v>11.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>11.37</v>
+        <v>30.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>41.01</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>51.83</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>22.56</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>43.53</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>