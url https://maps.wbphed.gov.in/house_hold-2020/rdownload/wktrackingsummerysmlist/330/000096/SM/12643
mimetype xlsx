--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,126 +89,126 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Source augmentation for Chhotaparua Piped Water Supply Scheme under Raiganj block in the district of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/12643</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Pump House, Laying Pipeline and Providing FHTC in Connection with Source Augmentation of Chhotaparua Piped Water Supply Scheme of Raiganj Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000136/2022-2023</t>
+  </si>
+  <si>
+    <t>1914/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Chhotaparua Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015259)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000768/2023-2024</t>
+  </si>
+  <si>
+    <t>2484/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000119/2023-2024</t>
   </si>
   <si>
     <t>18/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Chhotaparua , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02469/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-398</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...46 lines deleted...]
-    <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,257 +735,257 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.42</v>
+        <v>30.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.01</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.35</v>
+        <v>11.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>11.37</v>
+        <v>1.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.98</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>87.78</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>30.69</v>
+        <v>8.35</v>
       </c>
       <c r="Q6" s="4">
-        <v>12.59</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>41.01</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>51.83</v>