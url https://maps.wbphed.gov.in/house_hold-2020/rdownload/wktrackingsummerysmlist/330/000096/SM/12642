--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,68 @@
     <t>1916/RD/PHE</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000114/2023-2024</t>
   </si>
   <si>
     <t>15/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Gutin Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000321/2024-2025</t>
+  </si>
+  <si>
+    <t>2948/MLMD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -745,54 +763,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003279197</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -806,54 +824,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>39.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.48</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -877,87 +895,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>1.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="7"/>
-[...15 lines deleted...]
-      <c r="P6" s="8">
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>10.46</v>
+      </c>
+      <c r="Q6" s="4">
         <v>0</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="R6" s="4">
         <v>0</v>
       </c>
-      <c r="R6" s="8"/>
-      <c r="S6" s="8"/>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>55.27</v>
+      </c>
+      <c r="P7" s="8">
+        <v>20.11</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>36.39</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>