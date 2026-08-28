--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,141 +77,141 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation for Gutin Piped Water Supply Scheme under Hemtabad Block in the District of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/12642</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pump House, Laying Pipeline and Providing FHTC in Connection with Source Augmentation of Gutin Piped Water Supply Scheme of Hemtabad Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000138/2022-2023</t>
+  </si>
+  <si>
+    <t>1916/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Source Augmentation for Gutin Piped Water Supply Scheme under Hemtabad Block in the District of Uttar Dinajpur under Raiganj Division P.H.E. Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Gutin PWSS, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001953/2023-2024</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...23 lines deleted...]
-    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Source Augmentation of Gutin Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000321/2024-2025</t>
+  </si>
+  <si>
+    <t>2948/MLMD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000114/2023-2024</t>
   </si>
   <si>
     <t>15/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,252 +747,252 @@
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4">
-        <v>4003279197</v>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.62</v>
+        <v>39.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.62</v>
+        <v>16.49</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>41.48</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L4" s="4" t="s">
         <v>37</v>
+      </c>
+      <c r="L4" s="4">
+        <v>4003279197</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>39.77</v>
+        <v>3.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>16.49</v>
+        <v>3.62</v>
       </c>
       <c r="R4" s="4">
-        <v>41.48</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>1.42</v>
+        <v>10.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>10.46</v>
+        <v>1.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>55.27</v>