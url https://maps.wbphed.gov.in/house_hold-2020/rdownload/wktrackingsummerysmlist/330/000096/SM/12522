--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -179,51 +179,51 @@
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>K.G.N BUILDERS</t>
   </si>
   <si>
     <t>Implementation of BANIKANER ALISA RAHATPUR and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd Tube Well.)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000302/2022-2023</t>
   </si>
   <si>
     <t>551/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>25/07/2026</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Banikaner Alisa Rahatpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014361)</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000456/2023-2024</t>
   </si>
   <si>
     <t>2479/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
   </si>