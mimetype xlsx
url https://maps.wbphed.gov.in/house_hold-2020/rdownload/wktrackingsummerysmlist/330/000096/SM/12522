--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -200,51 +200,51 @@
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>25/07/2026</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Banikaner Alisa Rahatpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014361)</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000456/2023-2024</t>
   </si>
   <si>
     <t>2479/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Construction of Approach Road at Head Work Site, &amp; 2nd Tube-Well Site under New Scheme of Banikaner Alisa Rahatpur PWSS at Islampur Block under Raiganj Division,PHE dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000167/2024-2025</t>
   </si>
   <si>
     <t>2895/RD/PHE</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>SHANKAR SAHA</t>
   </si>
@@ -835,54 +835,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003194822</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>7.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -896,54 +896,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>4003199237</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>10.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1079,54 +1079,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>232.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>79.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>34.33</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1142,54 +1142,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>25.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>18.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>71.47</v>
       </c>
       <c r="S8" s="4">
         <v>78</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1302,54 +1302,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>343.52</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>116.38</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>33.88</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>