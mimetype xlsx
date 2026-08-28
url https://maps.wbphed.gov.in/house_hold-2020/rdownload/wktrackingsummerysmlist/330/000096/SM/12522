--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,195 +80,195 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>BANIKANER ALISA RAHATPUR PWSS</t>
+  </si>
+  <si>
+    <t>SM/12522</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of BANIKANER ALISA RAHATPUR and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd Tube Well.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000302/2022-2023</t>
+  </si>
+  <si>
+    <t>551/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>25/07/2026</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>BANIKANER ALISA RAHATPUR PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Banikaner Alisa Rahatpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014361)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000456/2023-2024</t>
+  </si>
+  <si>
+    <t>2479/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of BANIKANER ALISA RAHATPUR , Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000655/2023-2024</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of BANIKANER ALISA RAHATPUR,Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000650/2023-2024</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>23/10/2023</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000121/2022-2023</t>
   </si>
   <si>
     <t>616/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Approach Road at Head Work Site, &amp; 2nd Tube-Well Site under New Scheme of Banikaner Alisa Rahatpur PWSS at Islampur Block under Raiganj Division,PHE dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000167/2024-2025</t>
+  </si>
+  <si>
+    <t>2895/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
+    <t>SHANKAR SAHA</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BANIKANER ALISA PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000486/2023-2024</t>
   </si>
   <si>
     <t>597/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>K.G.N BUILDERS</t>
-  </si>
-[...64 lines deleted...]
-    <t>SHANKAR SAHA</t>
   </si>
   <si>
     <t>Laying of Additional pipeline with other ancillary works at different mouzas of BENIKANER ALIAS RAHATPUR PWSS under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000371/2024-2025</t>
   </si>
   <si>
     <t>3490/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -815,498 +815,498 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003194822</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.99</v>
+        <v>232.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.99</v>
+        <v>79.78</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>34.33</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4003199237</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>10.46</v>
+        <v>25.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.46</v>
+        <v>18.14</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>71.47</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003194822</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>25.55</v>
+        <v>7.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003199237</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>22.57</v>
+        <v>10.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>232.41</v>
+        <v>25.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>79.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>34.33</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>25.38</v>
+        <v>4.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>18.14</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>71.47</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>4.31</v>
+        <v>22.57</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>14.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>