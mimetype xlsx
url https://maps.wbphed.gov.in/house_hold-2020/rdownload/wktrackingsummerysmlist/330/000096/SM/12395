--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -218,51 +218,51 @@
   <si>
     <t>BILL/01741/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-434</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>Augmentation of JUJHARPUR and it's adjoining mouzas Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000223/2022-2023</t>
   </si>
   <si>
     <t>126/RD/PHE</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>30/12/2025</t>
   </si>
   <si>
     <t>Supply, installation &amp; commissioning of electro-mechanical components at T/W no. I &amp; II of Jujaharpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013312)</t>
   </si>
   <si>
     <t>ORD/000338/2023-2024</t>
   </si>
   <si>
     <t>2336/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE.</t>
   </si>
   <si>
     <t>Dismantling of all types of plain cement concrete works and concreting with Ordinary Cement Concrete for laying of Pipe Line to provide FHTC at JUJHARPUR Piped Water Supply Scheme (Augmentation Jujharpur) at Karandighi Block under Islampur Sub-Division under Raiganj Division, PHE Dte. Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000128/2024-2025</t>
   </si>