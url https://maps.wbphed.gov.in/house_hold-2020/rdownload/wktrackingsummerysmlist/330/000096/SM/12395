--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -920,54 +920,54 @@
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>4003209172</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>4.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -981,54 +981,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4">
         <v>100000096206</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P5" s="4">
         <v>0.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1042,54 +1042,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>17.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>34.25</v>
       </c>
       <c r="S6" s="4">
         <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1278,54 +1278,54 @@
       <c r="I10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P10" s="4">
         <v>281.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>124.81</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>44.32</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1339,54 +1339,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>19.31</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>15.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>82.21</v>
       </c>
       <c r="S11" s="4">
         <v>82</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1493,54 +1493,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>444.17</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>151.39</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>34.08</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>