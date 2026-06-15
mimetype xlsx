--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -233,51 +233,51 @@
   <si>
     <t>ORD/000223/2022-2023</t>
   </si>
   <si>
     <t>126/RD/PHE</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>Supply, installation &amp; commissioning of electro-mechanical components at T/W no. I &amp; II of Jujaharpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013312)</t>
   </si>
   <si>
     <t>ORD/000338/2023-2024</t>
   </si>
   <si>
     <t>2336/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>10/07/2026</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE.</t>
   </si>
   <si>
     <t>Dismantling of all types of plain cement concrete works and concreting with Ordinary Cement Concrete for laying of Pipe Line to provide FHTC at JUJHARPUR Piped Water Supply Scheme (Augmentation Jujharpur) at Karandighi Block under Islampur Sub-Division under Raiganj Division, PHE Dte. Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000128/2024-2025</t>
   </si>
   <si>
     <t>3019/RD/PHE</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Jujharpur Water Supply Scheme(Augmentation) at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity-50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000360/2025-2026</t>
   </si>