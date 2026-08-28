--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -104,195 +104,195 @@
   <si>
     <t>Augmentation of Jujharpur Piped Water Supply Scheme in Karandighi block of Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12395</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000057/2022-2023</t>
   </si>
   <si>
     <t>2170/RD/PHE</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Augmentation of JUJHARPUR and it's adjoining mouzas Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000223/2022-2023</t>
+  </si>
+  <si>
+    <t>126/RD/PHE</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>A D ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation &amp; commissioning of electro-mechanical components at T/W no. I &amp; II of Jujaharpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013312)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000338/2023-2024</t>
+  </si>
+  <si>
+    <t>2336/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>MAA BHABOTARINE ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III and Grid connected ground mounted solar PV system with net metering at T/W no. I of Jujaharpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013312)</t>
+  </si>
+  <si>
+    <t>ORD/000623/2023-2024</t>
+  </si>
+  <si>
+    <t>2660/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>04/02/2029</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Jujharpur, Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000987/2023-2024</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.III of Jujharpur, Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-02</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002014/2023-2024</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III and Grid connected ground mounted solar PV system with net metering at T/W no. I of Jujaharpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013312)</t>
-[...16 lines deleted...]
-  <si>
     <t>Land development at Head Work Site Pump House and other ancillary works for JUJHARPUR Piped Water Supply Scheme(Augmentation Jujharpur PWSS) under Islampur Sub-Division PHED under Raiganj Division, PHED., Uttar Dinajpur.</t>
   </si>
   <si>
-    <t>Assistant Engineer ISD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000130/2024-2025</t>
   </si>
   <si>
     <t>3021/RD/PHE</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
-    <t>A D ENTERPRISE</t>
+    <t>Dismantling of all types of plain cement concrete works and concreting with Ordinary Cement Concrete for laying of Pipe Line to provide FHTC at JUJHARPUR Piped Water Supply Scheme (Augmentation Jujharpur) at Karandighi Block under Islampur Sub-Division under Raiganj Division, PHE Dte. Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000128/2024-2025</t>
+  </si>
+  <si>
+    <t>3019/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
   </si>
   <si>
     <t>Construction of concrete pathway at Head Work Site Pump House for JUJHARPUR Piped Water Supply Scheme (Augmentation of Jujharpur) under Islampur Sub-Division PHED under Raiganj Division, PHED., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000129/2024-2025</t>
   </si>
   <si>
     <t>3020/RD/PHE</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
     <t>Additional Quotation for new service connection at Augmentation of JUJHARPUR PH-III (HWS) (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12395)</t>
   </si>
   <si>
     <t>BILL/01741/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-434</t>
   </si>
   <si>
     <t>07/08/2024</t>
-  </si>
-[...46 lines deleted...]
-    <t>01/04/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Jujharpur Water Supply Scheme(Augmentation) at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity-50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000360/2025-2026</t>
   </si>
   <si>
     <t>2506/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -883,574 +883,574 @@
         <v>37.57</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="4">
-        <v>4003209172</v>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.67</v>
+        <v>281.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.67</v>
+        <v>124.81</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>44.32</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>100000096206</v>
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.02</v>
+        <v>19.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.02</v>
+        <v>15.88</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>82.21</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>17.52</v>
       </c>
       <c r="Q6" s="4">
         <v>6</v>
       </c>
       <c r="R6" s="4">
         <v>34.25</v>
       </c>
       <c r="S6" s="4">
         <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003209172</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>10.89</v>
+        <v>4.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4">
+        <v>100000096206</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>8.57</v>
+        <v>0.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>3.08</v>
+        <v>10.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>281.65</v>
+        <v>40.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>124.81</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>44.32</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>19.31</v>
+        <v>8.57</v>
       </c>
       <c r="Q11" s="4">
-        <v>15.88</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>82.21</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P12" s="4">
-        <v>40.14</v>
+        <v>3.08</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>