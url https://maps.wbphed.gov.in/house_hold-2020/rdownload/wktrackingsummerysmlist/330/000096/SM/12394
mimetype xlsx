--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -104,132 +104,132 @@
   <si>
     <t>Augmentation of Dharampur Zone-II Piped Water Supply Scheme in Goalpokhar-I block of Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/12394</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2022-2023</t>
   </si>
   <si>
     <t>2172/RD/PHE</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Augmentation of DHARAMPUR Zone-II and it's adjoining mouzas Pipe Water Supply Scheme at Goalpukhur-I Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000215/2022-2023</t>
+  </si>
+  <si>
+    <t>125/RD/PHE</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components, making compound lighting arrangement and grid connected ground mounted solar PV system with net metering at T/W no. I of Augmentation of Dharampur (Zone-II) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013311)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000164/2023-2024</t>
+  </si>
+  <si>
+    <t>2089/MLMD</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>29/12/2028</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
+    <t>Laying &amp; Distribution pipeline at Dharampur Zone-II in connection with Augmentation of DHARAMPUR Zone-II at Goalpukhur-I Block of Uttar Dinajpur District under Raiganj Division.( Laying Distribution pipe line.)</t>
+  </si>
+  <si>
+    <t>ORD/000427/2023-2024</t>
+  </si>
+  <si>
+    <t>3342/RD/PHE</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>20/01/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W No.- II of Dharampur Water Supply Scheme, (Zone- II) in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013311)</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000193/2023-2024</t>
   </si>
   <si>
     <t>2092/MLMD</t>
   </si>
   <si>
-    <t>04/07/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>02/10/2023</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE (SILIGURI)</t>
-  </si>
-[...55 lines deleted...]
-    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of Approach Road in connection with Augmentation of Dharampur Zone-II PWSS at Goalpokhur-I Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000340/2024-2025</t>
   </si>
   <si>
     <t>3296/RD/PHE</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>KULICK ENTERPRISE</t>
   </si>
   <si>
     <t>Inter-connecting various CIDF Pipe &amp; with main delivery line and other ancillary works for Dharampur Zone- II Piped Water Supply Scheme (Augmentation Dharampur Zone-II)under Islampur Sub-Division under Raiganj Division, P.H.E Dte.</t>
   </si>
@@ -856,279 +856,279 @@
         <v>40.38</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>10.66</v>
+        <v>363.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>155.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.8</v>
       </c>
       <c r="S4" s="4">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>363.42</v>
+        <v>21.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.04</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>21.42</v>
+        <v>71.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>68.71</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.06</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>71.53</v>
+        <v>10.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1174,67 +1174,67 @@
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
         <v>8.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
@@ -1289,54 +1289,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>550.9</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>244.52</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>44.39</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>