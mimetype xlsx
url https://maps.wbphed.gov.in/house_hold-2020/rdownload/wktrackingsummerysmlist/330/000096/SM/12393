--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -122,51 +122,51 @@
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Augmentation of DHARAMPUR Zone-I and it's adjoining mouzas Pipe Water Supply Scheme at Goalpukhur-I &amp; II Block of Uttar Dinajpur District under Raiganj Division, PHE Dte..</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000216/2022-2023</t>
   </si>
   <si>
     <t>114/RD/PHE</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>27/12/2025</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components, making compound lighting arrangement and grid connected ground mounted solar PV system with net metering at T/W no. I of Augmentation of Dharampur (Zone-I) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/013310)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000163/2023-2024</t>
   </si>
   <si>
     <t>2088/MLMD</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>