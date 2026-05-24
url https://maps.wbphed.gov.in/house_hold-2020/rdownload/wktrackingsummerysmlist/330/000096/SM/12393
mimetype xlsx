--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -877,54 +877,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>388.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>159.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.14</v>
       </c>
       <c r="S4" s="4">
         <v>74</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,54 +999,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>10.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.34</v>
       </c>
       <c r="S6" s="4">
         <v>89</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1212,54 +1212,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>524.41</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>164.8</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>31.43</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>