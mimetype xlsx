--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -155,99 +155,99 @@
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components, making compound lighting arrangement and grid connected ground mounted solar PV system with net metering at T/W no. I of Augmentation of Dharampur (Zone-I) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/013310)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000163/2023-2024</t>
   </si>
   <si>
     <t>2088/MLMD</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
     <t>29/12/2028</t>
   </si>
   <si>
     <t>DILIP MAHATO.</t>
   </si>
   <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Islampur Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.For 12(twelve) Months.</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>2752/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>SISIR KUMAR DUTTA</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W No.- II of Dharampur Water Supply Scheme, (Zone- I) in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002488/2023-2024</t>
   </si>
   <si>
     <t>809/MLMD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE</t>
   </si>
   <si>
     <t>Additional Pipe Line and other ancillary works to provide FHTC at DHARAMPUR ZONE-I PWSS in connection with augmentation of Dharampur PWSS at Goalpokher-I Block under Islampur Sub-Division, P.H.E. Dte. under Raiganj Division ,PHED, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000131/2024-2025</t>
   </si>
   <si>
     <t>3022/RD/PHE</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>17/11/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>SISIR KUMAR DUTTA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dharampur Zone-I Water Supply Scheme (Augmentation) at Goalpukhur-I Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 70 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000340/2025-2026</t>
   </si>
   <si>
     <t>2489/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -960,207 +960,207 @@
         <v>21.41</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>10.76</v>
+        <v>4.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.99</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>46.34</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>33.34</v>
+        <v>10.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>46.34</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>4.8</v>
+        <v>33.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>