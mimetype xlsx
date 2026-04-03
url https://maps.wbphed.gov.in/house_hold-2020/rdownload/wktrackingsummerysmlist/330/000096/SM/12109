--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>M/S DYNAMIC ENGINEERS ENTERPRISE....</t>
   </si>
   <si>
     <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under RUNIA Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000467/2023-2024</t>
   </si>
   <si>
     <t>575/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1200,87 +1218,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>22.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>647.5</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>