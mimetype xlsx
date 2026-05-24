--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -173,51 +173,51 @@
   <si>
     <t>BILL/03530/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-550</t>
   </si>
   <si>
     <t>Implementation of RUNIA and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000220/2022-2023</t>
   </si>
   <si>
     <t>98/RD/PHE</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Runia Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012037)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000536/2023-2024</t>
   </si>
   <si>
     <t>2530/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
@@ -1078,54 +1078,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>451</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>151.35</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.56</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1141,54 +1141,54 @@
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>24.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.59</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1204,54 +1204,54 @@
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>22.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>21.12</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1267,88 +1267,88 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>647.5</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>177.28</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>27.38</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>