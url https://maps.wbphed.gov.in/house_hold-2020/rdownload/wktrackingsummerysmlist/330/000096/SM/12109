--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,80 @@
     <t>05/03/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Additional Quotation for New Service Connection At Pump House-I Runia Water Supply Scheme In the District of Uttar Dinajajpur.</t>
+  </si>
+  <si>
+    <t>BILL/02721/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-593</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1281,87 +1311,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>5</v>
       </c>
       <c r="Q10" s="4">
         <v>0.28</v>
       </c>
       <c r="R10" s="4">
         <v>5.53</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>83</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>654.9</v>
+      </c>
+      <c r="P13" s="8">
+        <v>177.28</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>27.07</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>