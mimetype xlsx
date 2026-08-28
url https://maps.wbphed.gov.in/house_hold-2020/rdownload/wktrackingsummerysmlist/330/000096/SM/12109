--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -107,186 +107,186 @@
   <si>
     <t>RUNIA Piped Water Supply Scheme at Raiganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12109</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000083/2022-2023</t>
   </si>
   <si>
     <t>2199/RD/PHE</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Implementation of RUNIA and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000220/2022-2023</t>
+  </si>
+  <si>
+    <t>98/RD/PHE</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Runia Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012037)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000536/2023-2024</t>
+  </si>
+  <si>
+    <t>2530/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>M/S DYNAMIC ENGINEERS ENTERPRISE....</t>
+  </si>
+  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Runia PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000448/2024-2025</t>
   </si>
   <si>
     <t>3760/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under RUNIA Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000467/2023-2024</t>
+  </si>
+  <si>
+    <t>575/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Runia, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03531/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-551</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Runia Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03530/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-550</t>
-  </si>
-[...88 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Additional Quotation for New Service Connection At Pump House-I Runia Water Supply Scheme In the District of Uttar Dinajajpur.</t>
   </si>
   <si>
     <t>BILL/02721/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-593</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
@@ -907,542 +907,542 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>74.5</v>
+        <v>451</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>151.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>33.56</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.83</v>
+        <v>24.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.81</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.59</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>4.25</v>
+        <v>74.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>451</v>
+        <v>22.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>151.35</v>
+        <v>4.84</v>
       </c>
       <c r="R7" s="4">
-        <v>33.56</v>
+        <v>21.12</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>24.9</v>
+        <v>5</v>
       </c>
       <c r="Q8" s="4">
-        <v>20.81</v>
+        <v>0.28</v>
       </c>
       <c r="R8" s="4">
-        <v>83.59</v>
+        <v>5.53</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>22.94</v>
+        <v>5.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>21.12</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>5</v>
+        <v>4.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.28</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>5.53</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>2.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>