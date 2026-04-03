--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,71 @@
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Adiar Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000290/2025-2026</t>
   </si>
   <si>
     <t>1816/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under ADIAR Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>571/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1576,87 +1597,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>19.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>22.57</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>514.67</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>