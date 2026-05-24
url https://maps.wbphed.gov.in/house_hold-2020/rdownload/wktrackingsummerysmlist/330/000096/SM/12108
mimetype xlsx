--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -977,54 +977,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>338.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>240.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>71.23</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1461,54 +1461,54 @@
       <c r="I12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>26.47</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>20.63</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>77.94</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1680,54 +1680,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>514.67</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>261.61</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>50.83</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>