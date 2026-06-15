--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,89 @@
     <t>21/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under ADIAR Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000463/2023-2024</t>
   </si>
   <si>
     <t>571/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 15.07.2025 to 14.01.2026.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2025-2026</t>
+  </si>
+  <si>
+    <t>2071/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59E2187) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 15/01/2026 to 14/07/2026.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000589/2025-2026</t>
+  </si>
+  <si>
+    <t>59/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/01/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1660,87 +1699,211 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>22.57</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>519.47</v>
+      </c>
+      <c r="P18" s="8">
+        <v>261.61</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>50.36</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>