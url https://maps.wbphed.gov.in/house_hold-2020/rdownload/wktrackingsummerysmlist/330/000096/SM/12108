--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,50 +131,77 @@
   <si>
     <t>Implementation of ADAIR and its adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte(2nd Call).</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000325/2022-2023</t>
   </si>
   <si>
     <t>621/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>M/S SOMNATH KUNDU</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Adiar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012052)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000398/2023-2024</t>
+  </si>
+  <si>
+    <t>2456/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>M/S D.G.B. ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Continuation Order Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C., Vehical No. WB60T 9215) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 17.10.2024 to 14.01.2025)</t>
   </si>
   <si>
     <t>ORD/000409/2024-2025</t>
   </si>
   <si>
     <t>3045/RD/PHE</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Adiar PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000443/2024-2025</t>
@@ -188,222 +215,174 @@
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Laying distribution of rising main and Balance Pipeline for Implementation of ADIAR and its adjoining mouzas Piped Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte. (Phase-1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000063/2024-2025</t>
   </si>
   <si>
     <t>2226/RD/PHE</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under ADIAR Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>571/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Adiar, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03500/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-520</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>DEMAND FOR PLACING NECESSARY FUND UNDER DIFFERENT PWSS</t>
   </si>
   <si>
     <t>BILL/01224/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-24</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Additional Quotation for TW-II of Adiar Water Supply Scheme in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/02074/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-487</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Adiar, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03499/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-519</t>
   </si>
   <si>
-    <t>15/02/2024</t>
-[...34 lines deleted...]
-  <si>
     <t>Trial Run For Adiar PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000698/2024-2025</t>
   </si>
   <si>
     <t>539/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
+    <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 15.07.2025 to 14.01.2026.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2025-2026</t>
+  </si>
+  <si>
+    <t>2071/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Adiar Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000290/2025-2026</t>
   </si>
   <si>
     <t>1816/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
-  </si>
-[...58 lines deleted...]
-    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1040,870 +1019,809 @@
       <c r="Q4" s="4">
         <v>240.99</v>
       </c>
       <c r="R4" s="4">
         <v>71.23</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1.2</v>
+        <v>26.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.94</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>30.08</v>
+        <v>1.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>32.67</v>
+        <v>30.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>5.18</v>
+        <v>32.67</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>0.74</v>
+        <v>22.57</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>2.53</v>
+        <v>6.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>6.12</v>
+        <v>5.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>26.47</v>
+        <v>0.74</v>
       </c>
       <c r="Q12" s="4">
-        <v>20.63</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>77.94</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>0.88</v>
+        <v>2.53</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4">
-        <v>19.35</v>
+        <v>0.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>22.57</v>
+        <v>2.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>2.4</v>
+        <v>19.35</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...20 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>517.07</v>
+      </c>
+      <c r="P17" s="8">
+        <v>261.61</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>50.6</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>