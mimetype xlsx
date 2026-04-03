--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,68 @@
     <t>05/03/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Rampur Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 70 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000275/2025-2026</t>
   </si>
   <si>
     <t>1796/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1426,87 +1444,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>30.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>855.01</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>