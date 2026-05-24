--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,120 +203,99 @@
   <si>
     <t>BP-2024-25-308</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>Implementation of RAMPUR and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000245/2022-2023</t>
   </si>
   <si>
     <t>294/RD/PHE</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Rampur PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000444/2024-2025</t>
   </si>
   <si>
     <t>3756/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
-    <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under RAMPUR Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Rampur Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 70 M3/hr.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000275/2025-2026</t>
+  </si>
+  <si>
+    <t>1796/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>21/12/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-  </si>
-[...37 lines deleted...]
-    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -720,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1243,54 +1222,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>588.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>175.25</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>29.79</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1347,247 +1326,184 @@
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>22.82</v>
+        <v>30.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="J12" s="13"/>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>30.92</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>832.19</v>
+      </c>
+      <c r="P13" s="8">
+        <v>175.48</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>21.09</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>