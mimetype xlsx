--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,80 @@
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Barduary - Bindol Road due to pipe laying i.c.w Rampur (SM/12105) Piped Water Supply Scheme from chain age 5.00 km to 8.00 km along the said road under Uttar Dinajpur Highway Division.</t>
+  </si>
+  <si>
+    <t>BILL/00662/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-400</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1423,87 +1453,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0.22</v>
       </c>
       <c r="R12" s="4">
         <v>4.47</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P13" s="4">
+        <v>21.06</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>83</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>858.24</v>
+      </c>
+      <c r="P15" s="8">
+        <v>175.48</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>20.45</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>