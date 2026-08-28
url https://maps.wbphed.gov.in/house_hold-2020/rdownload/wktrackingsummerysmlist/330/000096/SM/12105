--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -107,240 +107,240 @@
   <si>
     <t>RAMPUR Piped Water Supply Scheme at Raiganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12105</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000066/2022-2023</t>
   </si>
   <si>
     <t>2183/RD/PHE</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Implementation of RAMPUR and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000245/2022-2023</t>
+  </si>
+  <si>
+    <t>294/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Rampur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012698)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000362/2023-2024</t>
+  </si>
+  <si>
+    <t>2371/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING COMPANY.</t>
+  </si>
+  <si>
     <t>Restoration in connection with laying of PHE pipeline of Barduary- Bindole road under the jurisdiction of Uttar Dinajpur Highway Division in the district Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00504/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-129</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>WEST BENGAL ENGINEERING COMPANY.</t>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Rampur PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000444/2024-2025</t>
+  </si>
+  <si>
+    <t>3756/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Additional Quotation of Rampur Water Supply Scheme Pump House-I in the Dist of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/01068/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-308</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Rampur Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03534/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-554</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Rampur, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03535/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-555</t>
   </si>
   <si>
-    <t>Additional Quotation of Rampur Water Supply Scheme Pump House-I in the Dist of Uttar Dinajpur.</t>
-[...53 lines deleted...]
-    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Rampur Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 70 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000275/2025-2026</t>
   </si>
   <si>
     <t>1796/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Barduary - Bindol Road due to pipe laying i.c.w Rampur (SM/12105) Piped Water Supply Scheme from chain age 5.00 km to 8.00 km along the said road under Uttar Dinajpur Highway Division.</t>
   </si>
   <si>
     <t>BILL/00662/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-400</t>
   </si>
   <si>
     <t>21/03/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -928,690 +928,690 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>22.53</v>
+        <v>588.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>175.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29.79</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>24.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>42</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.87</v>
+        <v>22.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>6.87</v>
+        <v>95.53</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>6.79</v>
+        <v>5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>588.22</v>
+        <v>6.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>175.25</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>29.79</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>95.53</v>
+        <v>2.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>30.92</v>
+        <v>6.87</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>4.47</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>86</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="P13" s="4">
-        <v>21.06</v>
+        <v>30.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="P14" s="4">
-        <v>5</v>
+        <v>21.06</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>858.24</v>