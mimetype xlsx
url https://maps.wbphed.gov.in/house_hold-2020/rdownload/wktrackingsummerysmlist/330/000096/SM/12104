--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -206,68 +206,50 @@
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>1724/RD/PHE</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
-    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
-[...16 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Beurjhari PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000424/2024-2025</t>
   </si>
   <si>
     <t>3736/RD/PHE</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>Trial Run For Beurjhari PWSS under Kaliaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
@@ -276,50 +258,83 @@
     <t>ORD/000700/2024-2025</t>
   </si>
   <si>
     <t>541/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Implementation of BEURJHARI and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000198/2022-2023</t>
   </si>
   <si>
     <t>67/RD/HE</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>Balance UPVC Pipe Line of Bheurjhari PWSS at Kaliyaganj Block under Raiganj Division P.H.E. Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2024-2025</t>
+  </si>
+  <si>
+    <t>2227/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BEURJHARI Piped Water Supply Scheme at Kaliaganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>577/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1220,309 +1235,372 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>2.6</v>
+        <v>20.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>20.01</v>
+        <v>0.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J11" s="13"/>
-[...3 lines deleted...]
-      <c r="L11" s="4" t="s">
+      <c r="P11" s="4">
+        <v>223.52</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
         <v>80</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>223.52</v>
+        <v>8.66</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="J13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P13" s="4">
+        <v>22.93</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>90</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>340.11</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>