--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -886,54 +886,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003202432</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -947,54 +947,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>4003202773</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>5.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1069,54 +1069,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>25.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.43</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>81.18</v>
       </c>
       <c r="S6" s="4">
         <v>87</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1193,54 +1193,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>4.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.69</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1380,54 +1380,54 @@
       <c r="I11" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>223.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>140.14</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>62.7</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1506,88 +1506,88 @@
       <c r="I13" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>22.93</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.94</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>25.91</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>340.11</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>178.07</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>52.36</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>