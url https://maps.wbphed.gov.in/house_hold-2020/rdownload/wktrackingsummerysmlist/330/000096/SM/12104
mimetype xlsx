--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,116 @@
     <t>2227/RD/PHE</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BEURJHARI Piped Water Supply Scheme at Kaliaganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000469/2023-2024</t>
   </si>
   <si>
     <t>577/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/05/2024</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 19.06.2024 to 21.06.2024 and 24.06.2024 to 25.06.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00597/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-294</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 11.06.2024 to 14.06.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00596/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-307</t>
+  </si>
+  <si>
+    <t>BILL/00598/2024-2025</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,73 +789,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1520,87 +1586,388 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>22.93</v>
       </c>
       <c r="Q13" s="4">
         <v>5.94</v>
       </c>
       <c r="R13" s="4">
         <v>25.91</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R17" s="4">
+        <v>15.35</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>83</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>347.86</v>
+      </c>
+      <c r="P19" s="8">
+        <v>178.47</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>51.3</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>