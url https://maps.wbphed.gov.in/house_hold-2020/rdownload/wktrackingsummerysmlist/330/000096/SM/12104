--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,315 +92,315 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Kaliaganj</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>BEURJHARI Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12104</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Beurjhari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012758)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000108/2023-2024</t>
+  </si>
+  <si>
+    <t>1116/MLMD</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS AND CO.</t>
+  </si>
+  <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Implementation of BEURJHARI and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000198/2022-2023</t>
+  </si>
+  <si>
+    <t>67/RD/HE</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of BEURJHARI PWSS , Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000628/2023-2024</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of BEURJHARI PWSS, Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000435/2023-2024</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2022-2023</t>
   </si>
   <si>
     <t>31/RD/PHE</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Beurjhari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012758)</t>
-[...17 lines deleted...]
-    <t>ASHUTOSH DAS AND CO.</t>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
   </si>
   <si>
     <t>Continuation Order Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C., Vehical No. WB60T 9215) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 17.10.2024 to 14.01.2025)</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000409/2024-2025</t>
   </si>
   <si>
     <t>3045/RD/PHE</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
   </si>
   <si>
-    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
-[...22 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Beurjhari PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer, RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000424/2024-2025</t>
   </si>
   <si>
     <t>3736/RD/PHE</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
-    <t>BHOLA PAUL</t>
+    <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BEURJHARI Piped Water Supply Scheme at Kaliaganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>577/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/05/2024</t>
+  </si>
+  <si>
+    <t>Balance UPVC Pipe Line of Bheurjhari PWSS at Kaliyaganj Block under Raiganj Division P.H.E. Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2024-2025</t>
+  </si>
+  <si>
+    <t>2227/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Trial Run For Beurjhari PWSS under Kaliaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000700/2024-2025</t>
   </si>
   <si>
     <t>541/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
-    <t>Implementation of BEURJHARI and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 19.06.2024 to 21.06.2024 and 24.06.2024 to 25.06.2024.</t>
   </si>
   <si>
     <t>BILL/00597/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-294</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 11.06.2024 to 14.06.2024.</t>
   </si>
   <si>
     <t>BILL/00596/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-307</t>
   </si>
   <si>
     <t>BILL/00598/2024-2025</t>
   </si>
   <si>
     <t>15/01/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -932,998 +932,998 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003202432</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.77</v>
+        <v>25.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.77</v>
+        <v>20.43</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>81.18</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4003202773</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.6</v>
+        <v>4.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.6</v>
+        <v>1.18</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>24.69</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>22.57</v>
+        <v>223.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>140.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>62.7</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>52</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003202773</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>25.17</v>
+        <v>5.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>20.43</v>
+        <v>5.6</v>
       </c>
       <c r="R6" s="4">
-        <v>81.18</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>57</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003202432</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>1.2</v>
+        <v>4.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>4.8</v>
+        <v>22.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.18</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>24.69</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="P9" s="4">
-        <v>20.01</v>
+        <v>2.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>15.35</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.87</v>
+        <v>1.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>223.52</v>
+        <v>20.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>140.14</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>62.7</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>8.66</v>
+        <v>22.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.94</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>25.91</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="P13" s="4">
-        <v>22.93</v>
+        <v>8.66</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.94</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>25.91</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>0.06</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>100</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="P15" s="4">
-        <v>0.05</v>
+        <v>0.87</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="L16" s="4"/>
+        <v>106</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>107</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
         <v>0.06</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>63</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
-        <v>2.6</v>
+        <v>0.05</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>15.35</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>5</v>
+        <v>0.06</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>347.86</v>