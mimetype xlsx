--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,68 @@
     <t>07/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Trial Run For Palihar PWSS under Kaliayaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000676/2024-2025</t>
   </si>
   <si>
     <t>522/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1355,87 +1373,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>659.06</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>