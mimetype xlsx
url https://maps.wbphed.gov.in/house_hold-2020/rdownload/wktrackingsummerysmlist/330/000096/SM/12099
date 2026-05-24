--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -924,54 +924,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>4003202403</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -987,54 +987,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>4003224937</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>3.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1050,54 +1050,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>509.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>321.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>63.16</v>
       </c>
       <c r="S6" s="4">
         <v>67</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1235,54 +1235,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>26.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>75.89</v>
       </c>
       <c r="S9" s="4">
         <v>84</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1422,88 +1422,88 @@
       <c r="I12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>13.79</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>659.06</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>349.56</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>53.04</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>