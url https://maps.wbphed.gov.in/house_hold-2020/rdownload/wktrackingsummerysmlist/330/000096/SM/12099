--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,68 @@
     <t>522/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1436,87 +1454,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0.69</v>
       </c>
       <c r="R12" s="4">
         <v>13.79</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>83</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>664.05</v>
+      </c>
+      <c r="P14" s="8">
+        <v>349.56</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>52.64</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>