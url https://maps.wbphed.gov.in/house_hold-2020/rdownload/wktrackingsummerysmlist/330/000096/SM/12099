--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -107,231 +107,231 @@
   <si>
     <t>PALIHAR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12099</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2022-2023</t>
   </si>
   <si>
     <t>2181/RD/PHE</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Implementation of PALIHAR and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000249/2022-2023</t>
+  </si>
+  <si>
+    <t>295/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Palihar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013030)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000111/2023-2024</t>
+  </si>
+  <si>
+    <t>1119/MLMD</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>07/12/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of PALIHAR PWSS, Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000433/2023-2024</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of PALIHAR PWSS , Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-07</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001952/2023-2024</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
-    <t>Implementation of PALIHAR and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under PALIHAR Piped Water Supply Scheme at Kaliaganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000477/2023-2024</t>
   </si>
   <si>
     <t>585/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>M/S ARITRA DUTTA</t>
   </si>
   <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
     <t>Additional quotation for palihar water supply scheme TW-II in the district of uttar dinajpur</t>
   </si>
   <si>
     <t>BILL/01167/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-352</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Palihar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013030)</t>
-[...16 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Palihar PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000474/2024-2025</t>
   </si>
   <si>
     <t>07/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>Trial Run For Palihar PWSS under Kaliayaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000676/2024-2025</t>
   </si>
   <si>
     <t>522/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -905,655 +905,655 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4">
-        <v>4003202403</v>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.7</v>
+        <v>509.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.7</v>
+        <v>321.96</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>63.16</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>4003224937</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.2</v>
+        <v>26.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.2</v>
+        <v>20.01</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>75.89</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003202403</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>509.77</v>
+        <v>3.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>321.96</v>
+        <v>3.7</v>
       </c>
       <c r="R6" s="4">
-        <v>63.16</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
         <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003224937</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>22.57</v>
+        <v>3.2</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>1.07</v>
+        <v>22.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>26.36</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="4">
-        <v>20.01</v>
+        <v>0.69</v>
       </c>
       <c r="R9" s="4">
-        <v>75.89</v>
+        <v>13.79</v>
       </c>
       <c r="S9" s="4">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>58.77</v>
+        <v>1.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>58.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.69</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>13.79</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>5</v>
+        <v>0.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>664.05</v>