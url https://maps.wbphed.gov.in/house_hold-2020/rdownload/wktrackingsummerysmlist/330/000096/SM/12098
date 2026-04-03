--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,71 @@
     <t>S.P. ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
     <t>Implementation of UTTAR LAKSHMIPUR andit's adjoining mouzas Pipe Water Supply Scheme at KALIYAGANJ BLOCK of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000200/2022-2023</t>
   </si>
   <si>
     <t>69/RD/PHE</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1038,87 +1059,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>232.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>296.16</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>