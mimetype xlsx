--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,68 @@
     <t>11/11/2024</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Balance UPVC Pipe Line of Uttar Laxmipur PWSS at Kaliyaganj Block under Raiganj Division P.H.E. Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000065/2024-2025</t>
+  </si>
+  <si>
+    <t>2228/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,70 +654,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -799,54 +817,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003202783</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>5.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -860,54 +878,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>4003202768</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -982,54 +1000,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>25.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.83</v>
       </c>
       <c r="S6" s="4">
         <v>84</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1045,54 +1063,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>232.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>134.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>58.01</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1108,101 +1126,164 @@
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>7.34</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>11.06</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>2.92</v>
+      </c>
+      <c r="R9" s="4">
+        <v>26.37</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>307.22</v>
+      </c>
+      <c r="P10" s="8">
+        <v>169.07</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>55.03</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>