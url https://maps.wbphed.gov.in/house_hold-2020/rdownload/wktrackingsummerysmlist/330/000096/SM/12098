--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,83 @@
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Balance UPVC Pipe Line of Uttar Laxmipur PWSS at Kaliyaganj Block under Raiganj Division P.H.E. Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000065/2024-2025</t>
   </si>
   <si>
     <t>2228/RD/PHE</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 26.12.2023 to 29.12.2023.</t>
+  </si>
+  <si>
+    <t>BILL/00610/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-311</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 02.01.2024 to 05.01.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00611/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-312</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 08.01.2024 to 11.01.2024 and 15.01.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00612/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-313</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1203,87 +1236,264 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>11.06</v>
       </c>
       <c r="Q9" s="4">
         <v>2.92</v>
       </c>
       <c r="R9" s="4">
         <v>26.37</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>307.37</v>
+      </c>
+      <c r="P13" s="8">
+        <v>169.07</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>55.01</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>