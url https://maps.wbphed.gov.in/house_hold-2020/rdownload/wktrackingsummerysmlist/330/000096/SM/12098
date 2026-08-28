--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,180 +92,180 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Kaliaganj</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>UTTAR LAKSHMIPUR Piped Water Supply Scheme at kaliyaganj block under uttar Dinajpur district</t>
   </si>
   <si>
     <t>SM/12098</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Uttar Laxmipur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013025)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000109/2023-2024</t>
+  </si>
+  <si>
+    <t>1117/MLMD</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE (KOLKATA)</t>
+  </si>
+  <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>Implementation of UTTAR LAKSHMIPUR andit's adjoining mouzas Pipe Water Supply Scheme at KALIYAGANJ BLOCK of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000200/2022-2023</t>
+  </si>
+  <si>
+    <t>69/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Uttar Laxmipur PWSS , Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000632/2023-2024</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Uttar Laxmipur PWSS , Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000630/2023-2024</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>05/11/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2022-2023</t>
   </si>
   <si>
     <t>30/RD/PHE</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Uttar Laxmipur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/013025)</t>
-[...41 lines deleted...]
-    <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+    <t>Balance UPVC Pipe Line of Uttar Laxmipur PWSS at Kaliyaganj Block under Raiganj Division P.H.E. Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000065/2024-2025</t>
+  </si>
+  <si>
+    <t>2228/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 26.12.2023 to 29.12.2023.</t>
   </si>
   <si>
     <t>BILL/00610/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-311</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 02.01.2024 to 05.01.2024.</t>
   </si>
   <si>
     <t>BILL/00611/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-312</t>
   </si>
@@ -830,467 +830,467 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003202783</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.11</v>
+        <v>25.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.11</v>
+        <v>21.32</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>84.83</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4003202768</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.72</v>
+        <v>232.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.72</v>
+        <v>134.64</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>58.01</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003202768</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>24.11</v>
+        <v>4.72</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003202783</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>25.13</v>
+        <v>5.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.32</v>
+        <v>5.11</v>
       </c>
       <c r="R6" s="4">
-        <v>84.83</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>232.09</v>
+        <v>24.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>134.64</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>58.01</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>5</v>
+        <v>11.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.37</v>
+        <v>2.92</v>
       </c>
       <c r="R8" s="4">
-        <v>7.34</v>
+        <v>26.37</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>11.06</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.92</v>
+        <v>0.37</v>
       </c>
       <c r="R9" s="4">
-        <v>26.37</v>
+        <v>7.34</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1305,51 +1305,51 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
@@ -1364,51 +1364,51 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">