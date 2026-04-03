--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,68 @@
     <t>542/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Chapoir Water Supply Scheme at Kaliaganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 60 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000260/2025-2026</t>
   </si>
   <si>
     <t>1621/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
+  </si>
+  <si>
+    <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under CHAPAIR Piped Water Supply Scheme at Kaliaganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000474/2023-2024</t>
+  </si>
+  <si>
+    <t>582/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1428,87 +1446,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P12" s="4">
         <v>29.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P13" s="4">
+        <v>22.87</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>50</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>778.22</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>