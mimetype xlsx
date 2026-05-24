--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -146,51 +146,51 @@
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Implementation of CHAPOIR and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000228/2022-2023</t>
   </si>
   <si>
     <t>291/RD/PHE</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
-    <t>22/12/2025</t>
+    <t>21/06/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION NAYANDASRAIGANJ75@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Chapor PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000460/2024-2025</t>
   </si>
   <si>
     <t>3778/RD/PHE</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
@@ -942,54 +942,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>4003202775</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>5.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1005,54 +1005,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>570.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>343.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.25</v>
       </c>
       <c r="S5" s="4">
         <v>56</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1247,54 +1247,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>26.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>73.07</v>
       </c>
       <c r="S9" s="4">
         <v>86</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1495,88 +1495,88 @@
       <c r="I13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P13" s="4">
         <v>22.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>24.17</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>778.22</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>373.78</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>48.03</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>