--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -107,231 +107,231 @@
   <si>
     <t>CHAPAIR Piped Water Supply Scheme at Kaliyaganj Block</t>
   </si>
   <si>
     <t>SM/12095</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2022-2023</t>
   </si>
   <si>
     <t>2179/RD/PHE</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Implementation of CHAPOIR and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000228/2022-2023</t>
+  </si>
+  <si>
+    <t>291/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>21/06/2026</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION NAYANDASRAIGANJ75@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Chapair Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012816)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000173/2023-2024</t>
+  </si>
+  <si>
+    <t>2094/MLMD</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>18/10/2025</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of CHAPAIR PWSS , Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000634/2023-2024</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Implementation of CHAPOIR and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
-[...20 lines deleted...]
-    <t>M/S LOKENATH CONSTRUCTION NAYANDASRAIGANJ75@GMAIL.COM</t>
+    <t>Additional pipe line laying for Chapoir Piped Water Supply Scheme at Kaliyaganj Block of Uttar Diunajpur District Under Raiganj Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2024-2025</t>
+  </si>
+  <si>
+    <t>2837/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>M/S P.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Chapor PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000460/2024-2025</t>
   </si>
   <si>
     <t>3778/RD/PHE</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
+    <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under CHAPAIR Piped Water Supply Scheme at Kaliaganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000474/2023-2024</t>
+  </si>
+  <si>
+    <t>582/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
+  </si>
+  <si>
     <t>Requisition of fund regarding payment for permanent restoration of rural roads damaged due to laying of pipeline by PHE Dte. as on 24.09.2024 i.c.w L042 BHABAK to CHAPOIR (Package No. WB15302: Under DLP), under coverage of Chapoir PWSS (SM/12095)</t>
   </si>
   <si>
     <t>BILL/00477/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-278</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,WBSRDA,UTTAR DINAJPUR DIVISION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of CHAPAIR PWSS , Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02458/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-400</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Chapair Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012816)</t>
-[...37 lines deleted...]
-  <si>
     <t>Trial Run For Chapoir PWSS under Kaliaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000701/2024-2025</t>
   </si>
   <si>
     <t>542/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Chapoir Water Supply Scheme at Kaliaganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 60 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000260/2025-2026</t>
   </si>
   <si>
     <t>1621/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -905,647 +905,647 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4">
-        <v>4003202775</v>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.2</v>
+        <v>570.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.2</v>
+        <v>343.83</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>60.25</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>570.71</v>
+        <v>26.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>343.83</v>
+        <v>19.22</v>
       </c>
       <c r="R5" s="4">
-        <v>60.25</v>
+        <v>73.07</v>
       </c>
       <c r="S5" s="4">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="L6" s="4" t="s">
         <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003202775</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>57.12</v>
+        <v>5.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>1.68</v>
+        <v>20.64</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>10.81</v>
+        <v>57.12</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>26.31</v>
+        <v>22.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.22</v>
+        <v>5.53</v>
       </c>
       <c r="R9" s="4">
-        <v>73.07</v>
+        <v>24.17</v>
       </c>
       <c r="S9" s="4">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>20.64</v>
+        <v>1.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>10.81</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>29.58</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P13" s="4">
-        <v>22.87</v>
+        <v>29.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.53</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>24.17</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>778.22</v>