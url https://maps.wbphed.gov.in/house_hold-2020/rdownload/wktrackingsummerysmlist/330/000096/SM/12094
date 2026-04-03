--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,80 @@
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Trial Run For Chakdilal PWSS under Kaliayaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000673/2024-2025</t>
   </si>
   <si>
     <t>519/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction Of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under CHAKDILAL Piped Water Supply Scheme at Kaliaganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000528/2023-2024</t>
+  </si>
+  <si>
+    <t>595/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>M/S. ROY &amp; CO.</t>
+  </si>
+  <si>
+    <t>ORD/000527/2023-2024</t>
+  </si>
+  <si>
+    <t>580/RD/PHE</t>
+  </si>
+  <si>
+    <t>M C CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1351,87 +1381,213 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>11.27</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>11.27</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>793.38</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>