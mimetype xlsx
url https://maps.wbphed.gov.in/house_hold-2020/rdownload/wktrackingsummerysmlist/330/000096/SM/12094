--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,72 +161,72 @@
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>02/11/2023</t>
   </si>
   <si>
     <t>Implementation of CHAKDILAL and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000241/2022-2023</t>
   </si>
   <si>
     <t>292/RD/PHE</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD. MAJUMDERSUBHANDU1976@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Chak Dilal Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012812)</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000172/2023-2024</t>
   </si>
   <si>
     <t>2093/MLMD</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>08/06/2026</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Wayleave/ track crossing proposal with application ID: NFR-KIR-2024-WL-20 under Katihar Division of North East Frontier Railway in connection with Chakdilal PWSS in Kaliyaganj Block under Raiganj Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00178/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-106</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,RAIGANJ DIVISION,PHED</t>
   </si>
   <si>
     <t>Wayleave/ track crossing proposal with application ID: NFR-KIR-2024-WL-20 under Katihar Division of Northeast Frontier Railway in connection with Chakdilal PWSS in Kaliyaganj Block under Raiganj Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00271/2024-2025</t>
   </si>
@@ -282,50 +282,68 @@
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000528/2023-2024</t>
   </si>
   <si>
     <t>595/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>M/S. ROY &amp; CO.</t>
   </si>
   <si>
     <t>ORD/000527/2023-2024</t>
   </si>
   <si>
     <t>580/RD/PHE</t>
   </si>
   <si>
     <t>M C CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. Pipe of 200 mm dia. Through 600 mm dia. M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 52/4 to 52/5 near Radhikapur Railway Station (RDP) for Chakdilal and it's adjoining mouzas water supply scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.(Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>2831/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -936,54 +954,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>4003202414</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -999,54 +1017,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>4003202777</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>5.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1062,54 +1080,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>620.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>285.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.03</v>
       </c>
       <c r="S6" s="4">
         <v>58</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1125,54 +1143,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>25.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>85.73</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1507,87 +1525,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>11.27</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>33.21</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>826.59</v>
+      </c>
+      <c r="P15" s="8">
+        <v>316.65</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>38.31</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>