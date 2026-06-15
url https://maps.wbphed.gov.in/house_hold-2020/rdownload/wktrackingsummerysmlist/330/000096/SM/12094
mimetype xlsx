--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,92 @@
     <t>ORD/000527/2023-2024</t>
   </si>
   <si>
     <t>580/RD/PHE</t>
   </si>
   <si>
     <t>M C CONSTRUCTION</t>
   </si>
   <si>
     <t>Jack Pushing of M.S. Pipe of 200 mm dia. Through 600 mm dia. M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 52/4 to 52/5 near Radhikapur Railway Station (RDP) for Chakdilal and it's adjoining mouzas water supply scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.(Phase-II)</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>2831/RD/PHE</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 16.04.2024 to 19.04.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00590/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-301</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 23.04.2024 to 26.04.2024 and 29.04.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00591/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-302</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 02.05.2024 to 03.05.2024 and 06.05.2024 to 07.05.2024 and 09.05.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00592/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-303</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 13.05.2024 to 16.05.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00593/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-304</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1588,87 +1630,323 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>33.21</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>826.79</v>
+      </c>
+      <c r="P19" s="8">
+        <v>316.65</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>38.3</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>