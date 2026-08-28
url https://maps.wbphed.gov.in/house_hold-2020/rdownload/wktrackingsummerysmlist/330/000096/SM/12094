--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -107,243 +107,243 @@
   <si>
     <t>CHAK DILAL Piped Water Supply Scheme at Kaliyaganj Block</t>
   </si>
   <si>
     <t>SM/12094</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2022-2023</t>
   </si>
   <si>
     <t>2180/RD/PHE</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Implementation of CHAKDILAL and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000241/2022-2023</t>
+  </si>
+  <si>
+    <t>292/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD. MAJUMDERSUBHANDU1976@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Chak Dilal Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012812)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000172/2023-2024</t>
+  </si>
+  <si>
+    <t>2093/MLMD</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of CHAK DILAL PWSS, Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000432/2023-2024</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No.I of Chak Dilal PWSS, Kaliyaganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001878/2023-2024</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>02/11/2023</t>
   </si>
   <si>
-    <t>Implementation of CHAKDILAL and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.</t>
-[...41 lines deleted...]
-    <t>DAS CONSTRUCTION</t>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Chakdilal PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000425/2024-2025</t>
+  </si>
+  <si>
+    <t>3737/RD/PHE</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Construction Of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under CHAKDILAL Piped Water Supply Scheme at Kaliaganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000527/2023-2024</t>
+  </si>
+  <si>
+    <t>580/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>M C CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000528/2023-2024</t>
+  </si>
+  <si>
+    <t>595/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S. ROY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. Pipe of 200 mm dia. Through 600 mm dia. M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 52/4 to 52/5 near Radhikapur Railway Station (RDP) for Chakdilal and it's adjoining mouzas water supply scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.(Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>2831/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Wayleave/ track crossing proposal with application ID: NFR-KIR-2024-WL-20 under Katihar Division of North East Frontier Railway in connection with Chakdilal PWSS in Kaliyaganj Block under Raiganj Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00178/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-106</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,RAIGANJ DIVISION,PHED</t>
   </si>
   <si>
     <t>Wayleave/ track crossing proposal with application ID: NFR-KIR-2024-WL-20 under Katihar Division of Northeast Frontier Railway in connection with Chakdilal PWSS in Kaliyaganj Block under Raiganj Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00271/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-177</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
-    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Chakdilal PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
-[...19 lines deleted...]
-  <si>
     <t>Trial Run For Chakdilal PWSS under Kaliayaganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000673/2024-2025</t>
   </si>
   <si>
     <t>519/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
-  </si>
-[...46 lines deleted...]
-    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 16.04.2024 to 19.04.2024.</t>
   </si>
   <si>
     <t>BILL/00590/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-301</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 23.04.2024 to 26.04.2024 and 29.04.2024.</t>
   </si>
   <si>
     <t>BILL/00591/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-302</t>
   </si>
@@ -959,714 +959,714 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4">
-        <v>4003202414</v>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.15</v>
+        <v>620.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.15</v>
+        <v>285.78</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>46.03</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>4003202777</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.89</v>
+        <v>25.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.89</v>
+        <v>21.83</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>85.73</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003202414</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>620.92</v>
+        <v>3.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>285.78</v>
+        <v>3.15</v>
       </c>
       <c r="R6" s="4">
-        <v>46.03</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003202777</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>25.47</v>
+        <v>5.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.83</v>
+        <v>5.89</v>
       </c>
       <c r="R7" s="4">
-        <v>85.73</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.12</v>
+        <v>68.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>6.81</v>
+        <v>11.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>68.07</v>
+        <v>11.27</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>33.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.27</v>
+        <v>0.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>11.27</v>
+        <v>6.81</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>33.21</v>
+        <v>0.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>