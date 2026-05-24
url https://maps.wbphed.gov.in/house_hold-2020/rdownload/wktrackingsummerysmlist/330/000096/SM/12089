--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,68 +180,50 @@
     <t>BP-2024-25-310</t>
   </si>
   <si>
     <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000372/2023-2024</t>
   </si>
   <si>
     <t>2567/RD/PHE</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>ROY ENGINEERS. (PATNA)</t>
-  </si>
-[...16 lines deleted...]
-    <t>MD ZAFAR EQUEBAL</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Dakhshin Besabari Pipe Water Supply Scheme at Chopra Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>1173/RD/PHE</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>R. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dakshin Besabari Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 30 M3/hr.</t>
   </si>
@@ -687,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1092,347 +1074,284 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>7213.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>136.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>1.89</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>2.6</v>
+        <v>6.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>6.75</v>
+        <v>17.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>17.34</v>
+        <v>33.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>7327.48</v>
+      </c>
+      <c r="P11" s="8">
+        <v>136.33</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>1.86</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>