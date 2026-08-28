--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -119,111 +119,111 @@
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000222/2023-2024</t>
   </si>
   <si>
     <t>2211/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>DEBAPRIYA SAHA</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
+    <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2567/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS. (PATNA)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>1039/RD/PHE</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Quotation for new service connection at DAKSHIN BESABARI PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12089)</t>
+  </si>
+  <si>
+    <t>BILL/01077/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-310</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at DAKSHIN BESABARI PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/12089)</t>
   </si>
   <si>
     <t>BILL/01076/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-309</t>
-  </si>
-[...37 lines deleted...]
-    <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Dakhshin Besabari Pipe Water Supply Scheme at Chopra Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>1173/RD/PHE</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>R. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dakshin Besabari Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 30 M3/hr.</t>
   </si>
@@ -872,259 +872,259 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>17.39</v>
+        <v>7213.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>111.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.54</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.55</v>
+        <v>17.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>5.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7213.93</v>
+        <v>6.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>136.33</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>1.89</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
@@ -1291,54 +1291,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>7327.48</v>
       </c>
       <c r="P11" s="8">
-        <v>136.33</v>
+        <v>111.39</v>
       </c>
       <c r="Q11" s="8">
-        <v>1.86</v>
+        <v>1.52</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>