--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -197,51 +197,51 @@
   <si>
     <t>BILL/03559/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-589</t>
   </si>
   <si>
     <t>Implementation of POTHIA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd Tube Well.)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000332/2022-2023</t>
   </si>
   <si>
     <t>675/RD/PHE</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
-    <t>25/10/2025</t>
+    <t>22/06/2026</t>
   </si>
   <si>
     <t>UJJWAL DAS</t>
   </si>
   <si>
     <t>Laying of Additional pipeline with other ancillary works at different mouzas of POTHIA PWSS under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000370/2024-2025</t>
   </si>
   <si>
     <t>3489/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>Continuation Order Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59 D0577) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Islampur Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 05/10/2024 to 14/01/2025.</t>
   </si>