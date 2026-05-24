--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -914,54 +914,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>27.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>53.6</v>
       </c>
       <c r="S4" s="4">
         <v>54</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1156,54 +1156,54 @@
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>511.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>277.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>54.18</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1282,54 +1282,54 @@
       <c r="I10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>1.35</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>13.89</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1377,54 +1377,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>695.67</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>292.09</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>41.99</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>