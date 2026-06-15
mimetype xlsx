--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,68 @@
     <t>13/01/2025</t>
   </si>
   <si>
     <t>SISIR KUMAR DUTTA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Pothia Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 70 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000317/2025-2026</t>
   </si>
   <si>
     <t>1986/RD/PHE</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road at Head Work Site, &amp; 2nd Tube-Well Site under New Scheme of Pothia PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000244/2025-2026</t>
+  </si>
+  <si>
+    <t>1464/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +708,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1357,87 +1375,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>30.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>701.85</v>
+      </c>
+      <c r="P13" s="8">
+        <v>292.09</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>41.62</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>