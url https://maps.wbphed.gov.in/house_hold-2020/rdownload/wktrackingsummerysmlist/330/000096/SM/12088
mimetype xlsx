--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -92,195 +92,195 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>POTHIA Piped Water Supply Scheme at Islampur Block</t>
   </si>
   <si>
     <t>SM/12088</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of POTHIA and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd Tube Well.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000332/2022-2023</t>
+  </si>
+  <si>
+    <t>675/RD/PHE</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>UJJWAL DAS</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , &amp; II and making compound lighting arrangement at T/W no. I of Pothia Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014140)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000233/2023-2024</t>
+  </si>
+  <si>
+    <t>2216/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>15/11/2023</t>
+  </si>
+  <si>
+    <t>S. P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2022-2023</t>
   </si>
   <si>
     <t>607/RD/PHE</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>S. P. CONSTRUCTION</t>
+    <t>Laying of Additional pipeline with other ancillary works at different mouzas of POTHIA PWSS under Islampur Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000370/2024-2025</t>
+  </si>
+  <si>
+    <t>3489/RD/PHE</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59 D0577) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Islampur Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 05/10/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000357/2024-2025</t>
+  </si>
+  <si>
+    <t>3041/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>SISIR KUMAR DUTTA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under POTHIA Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000485/2023-2024</t>
   </si>
   <si>
     <t>594/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>PRINCE BUILDERS</t>
   </si>
   <si>
+    <t>Quotation for new service connection at Pothia PH-I (Islampur ccc)</t>
+  </si>
+  <si>
+    <t>BILL/03559/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-589</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Pothia PH-II (Islampur ccc) district Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/03560/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-590</t>
-  </si>
-[...73 lines deleted...]
-    <t>SISIR KUMAR DUTTA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Pothia Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 70 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000317/2025-2026</t>
   </si>
   <si>
     <t>1986/RD/PHE</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Construction of Approach Road at Head Work Site, &amp; 2nd Tube-Well Site under New Scheme of Pothia PWSS at Islampur Block under Raiganj Division, PHE Dte.</t>
   </si>
@@ -848,506 +848,506 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>43.16</v>
+        <v>511.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>277.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>54.18</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>27.17</v>
       </c>
       <c r="Q4" s="4">
         <v>14.56</v>
       </c>
       <c r="R4" s="4">
         <v>53.6</v>
       </c>
       <c r="S4" s="4">
         <v>54</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>22.58</v>
+        <v>43.16</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6" s="4">
+        <v>36.3</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>8.02</v>
+        <v>1.35</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>13.89</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>511.92</v>
+        <v>22.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>277.34</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>54.18</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>36.3</v>
+        <v>8.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1.35</v>
+        <v>14.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>13.89</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>