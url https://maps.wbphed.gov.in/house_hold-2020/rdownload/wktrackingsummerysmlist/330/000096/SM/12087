--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,53 @@
     <t>UJJWAL DAS NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Durgapur Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>ORD/000508/2024-2025</t>
   </si>
   <si>
     <t>53/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>APEX ENTERPRISES</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Durgapur Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000289/2025-2026</t>
   </si>
   <si>
     <t>1815/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -946,54 +949,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4">
         <v>4003226066</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1007,54 +1010,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>4003226068</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>8.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.15</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1371,54 +1374,54 @@
       <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>341.08</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>128.44</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>37.66</v>
       </c>
       <c r="S11" s="4">
         <v>38</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1473,108 +1476,110 @@
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>19.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>487.5</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>140.97</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>28.92</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>