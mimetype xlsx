--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,110 +80,134 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>DURGAPUR Piped Water Supply Scheme at Islampur Block</t>
+  </si>
+  <si>
+    <t>SM/12087</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of DURGAPUR and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work,2nd &amp; 3rd Tube Well.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000301/2022-2023</t>
+  </si>
+  <si>
+    <t>550/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>UJJWAL DAS NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>DURGAPUR Piped Water Supply Scheme at Islampur Block</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , &amp; II and making compound lighting arrangement at T/W no. I of Durgapur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014156)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000223/2023-2024</t>
   </si>
   <si>
     <t>2212/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>SUNRISE ENGINEERING CORPORATION.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.I of DURGAPUR, Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000985/2023-2024</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.II of DURGAPUR, Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000986/2023-2024</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000114/2022-2023</t>
   </si>
   <si>
     <t>601/RD/PHE</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Protection and Restoration work of damaged flank caused by excavation for water supply project of PHE of Matikunda- Moragoti Road under uttar dinajpur division, PWD.</t>
   </si>
   <si>
     <t>BILL/00505/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-143</t>
   </si>
   <si>
     <t>30/09/2023</t>
@@ -225,74 +249,50 @@
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SHANKAR SAHA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DURGAPUR Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000484/2023-2024</t>
   </si>
   <si>
     <t>593/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>UJJWAL DAS NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Providing FHTC in connection with Durgapur Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>ORD/000508/2024-2025</t>
   </si>
   <si>
     <t>53/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>APEX ENTERPRISES</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Durgapur Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
@@ -885,625 +885,625 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.3</v>
+        <v>341.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>128.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>37.66</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>4003226066</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.38</v>
+        <v>25.3</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.38</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4">
-        <v>4003226068</v>
+        <v>4003226066</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.15</v>
+        <v>4.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.15</v>
+        <v>4.38</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003226068</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>20.57</v>
+        <v>8.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>9.23</v>
+        <v>20.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>22</v>
+        <v>9.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>9.25</v>
+        <v>22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>22.58</v>
+        <v>9.25</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>341.08</v>
+        <v>22.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>128.44</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>37.66</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>5.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>