--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,74 @@
     <t>553/RD/PHE</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Construction of concrete pathway with earth filling at Head Work Site Pump House &amp; 2nd TW Site Pump House for Kundargaon Piped Water Supply Scheme under Islampur Sub-Division PHED under Raiganj Division, PHED., U/D. (2nd Call)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000251/2025-2026</t>
   </si>
   <si>
     <t>2042/RD/PHE</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>M/S RATAN SARKAR &amp; SON</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1428,87 +1452,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>5.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>460.71</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>