--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,65 +135,50 @@
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of KUNDARGAON , Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001941/2023-2024</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000118/2022-2023</t>
   </si>
   <si>
     <t>617/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Additional pipeline and other ancillary works at Kundargaon piped water Supply Scheme Under Islampur SubDivision under Raiganj Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000365/2024-2025</t>
   </si>
   <si>
     <t>3484/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Implementation of KUNDARGAON and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd &amp; 3rd Tube Well.)</t>
   </si>
@@ -720,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -883,54 +868,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003151020</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -946,54 +931,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>4003194828</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1029,573 +1014,510 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>27.22</v>
+        <v>41.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>41.22</v>
+        <v>321.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>127.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>39.63</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>321.28</v>
+        <v>4.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>14.95</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>4.8</v>
+        <v>22.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>22.58</v>
+        <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>5.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>5.4</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>6.66</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...29 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>433.5</v>
+      </c>
+      <c r="P13" s="8">
+        <v>136.61</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>31.51</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>