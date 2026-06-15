--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,65 @@
     <t>M/S RATAN SARKAR &amp; SON</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , &amp; II and making compound lighting arrangement at T/W no. I of Kundargaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014258)</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>2214/MLMD</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1437,87 +1452,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0.33</v>
       </c>
       <c r="R12" s="4">
         <v>6.66</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>27.22</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>18.82</v>
+      </c>
+      <c r="R13" s="4">
+        <v>69.15</v>
+      </c>
+      <c r="S13" s="4">
+        <v>79</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>460.71</v>
+      </c>
+      <c r="P14" s="8">
+        <v>155.43</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>33.74</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>