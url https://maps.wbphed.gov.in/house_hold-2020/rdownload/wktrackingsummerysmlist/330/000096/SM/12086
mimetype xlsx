--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,168 +80,207 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>KUNDARGAON Piped Water Supply Scheme at Islampur Block</t>
+  </si>
+  <si>
+    <t>SM/12086</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of KUNDARGAON and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd &amp; 3rd Tube Well.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000303/2022-2023</t>
+  </si>
+  <si>
+    <t>552/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>SANYAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>KUNDARGAON Piped Water Supply Scheme at Islampur Block</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , &amp; II and making compound lighting arrangement at T/W no. I of Kundargaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014258)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>2214/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Islampur Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.For 12(twelve) Months.</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>2752/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>SISIR KUMAR DUTTA</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of KUNDARGAON, Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001552/2023-2024</t>
   </si>
   <si>
-    <t>18/07/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of KUNDARGAON , Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-02</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001941/2023-2024</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000118/2022-2023</t>
   </si>
   <si>
     <t>617/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Additional pipeline and other ancillary works at Kundargaon piped water Supply Scheme Under Islampur SubDivision under Raiganj Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000365/2024-2025</t>
   </si>
   <si>
     <t>3484/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
-    <t>Implementation of KUNDARGAON and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd &amp; 3rd Tube Well.)</t>
-[...38 lines deleted...]
-    <t>SISIR KUMAR DUTTA</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under KUNDARGAON Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000549/2024-2025</t>
   </si>
   <si>
     <t>293/RD/PHE</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MOON CONSTRUCTION</t>
   </si>
   <si>
     <t>Trial Run For Kundargaon PWSS under Islampur Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000721/2024-2025</t>
   </si>
@@ -249,89 +288,50 @@
     <t>553/RD/PHE</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Construction of concrete pathway with earth filling at Head Work Site Pump House &amp; 2nd TW Site Pump House for Kundargaon Piped Water Supply Scheme under Islampur Sub-Division PHED under Raiganj Division, PHED., U/D. (2nd Call)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000251/2025-2026</t>
   </si>
   <si>
     <t>2042/RD/PHE</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>M/S RATAN SARKAR &amp; SON</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,695 +863,695 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003151020</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.39</v>
+        <v>321.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.39</v>
+        <v>127.33</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>39.63</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>4003194828</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.84</v>
+        <v>27.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.84</v>
+        <v>18.82</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>69.15</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>24.12</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>14.95</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003151020</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>41.22</v>
+        <v>3.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003194828</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>321.28</v>
+        <v>4.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>127.33</v>
+        <v>4.84</v>
       </c>
       <c r="R7" s="4">
-        <v>39.63</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.8</v>
+        <v>24.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>14.95</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>22.58</v>
+        <v>41.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.88</v>
+        <v>5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>6.66</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>5.4</v>
+        <v>22.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>5</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>6.66</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>27.22</v>
+        <v>5.4</v>
       </c>
       <c r="Q13" s="4">
-        <v>18.82</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>69.15</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>460.71</v>