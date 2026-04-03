--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,171 +173,156 @@
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000483/2023-2024</t>
   </si>
   <si>
     <t>592/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>CHADNI CONSTRUCTION</t>
   </si>
   <si>
     <t>Implementation of MANIKPUR and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and 2nd Tube Well)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
+    <t>Junior Engineer, ISD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
     <t>ORD/000299/2022-2023</t>
   </si>
   <si>
     <t>548/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>UJJWAL DAS NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Manikpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014295)</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000188/2023-2024</t>
   </si>
   <si>
     <t>2114/MLMD</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE.</t>
   </si>
   <si>
-    <t>Laying of Additional Pipeline with Land development and pathway for MANIKPUR Water Supply Scheme for installation of FHTC Work under Islampur Sub-Division P.H.E. Dte. under Raiganj Division, P.H.E Dte.,U/D.</t>
+    <t>Continuation Order Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59 D0577) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Islampur Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 05/10/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000357/2024-2025</t>
+  </si>
+  <si>
+    <t>3041/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>SISIR KUMAR DUTTA</t>
+  </si>
+  <si>
+    <t>Providing FHTC in connection with Manikpur Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer, ISD ,Junior Engineer, RWS</t>
-[...11 lines deleted...]
-    <t>14/01/2026</t>
+    <t>ORD/000512/2024-2025</t>
+  </si>
+  <si>
+    <t>57/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Islampur Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.For 12(twelve) Months.</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>2752/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>Trial Run For Manikpur PWSS under Islampur Block under Raiganj Division ,PHE Dte. for 3 months</t>
+  </si>
+  <si>
+    <t>ORD/000715/2024-2025</t>
+  </si>
+  <si>
+    <t>547/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
   </si>
   <si>
     <t>UJJWAL DAS</t>
-  </si>
-[...64 lines deleted...]
-    <t>13/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1112,498 +1097,435 @@
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>457.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>26.45</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>65.29</v>
+        <v>1.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>1.35</v>
+        <v>15.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>15.76</v>
+        <v>4.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.8</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>598.81</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>