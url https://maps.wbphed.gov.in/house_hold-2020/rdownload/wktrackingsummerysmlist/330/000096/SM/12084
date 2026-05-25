--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -874,54 +874,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003205417</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>21.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1055,54 +1055,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>22.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.63</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1118,54 +1118,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>457.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>338.12</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>73.97</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1181,54 +1181,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>26.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.55</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1244,54 +1244,54 @@
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>1.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>28.31</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1370,54 +1370,54 @@
       <c r="I11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>4.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>14.66</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1465,54 +1465,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>598.81</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>403.3</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>67.35</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>