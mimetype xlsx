--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,65 @@
     <t>2752/RD/PHE</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>Trial Run For Manikpur PWSS under Islampur Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000715/2024-2025</t>
   </si>
   <si>
     <t>547/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>UJJWAL DAS</t>
+  </si>
+  <si>
+    <t>Laying of Additional Pipeline with Land development and pathway for MANIKPUR Water Supply Scheme for installation of FHTC Work under Islampur Sub-Division P.H.E. Dte. under Raiganj Division, P.H.E Dte.,U/D.</t>
+  </si>
+  <si>
+    <t>ORD/000386/2024-2025</t>
+  </si>
+  <si>
+    <t>3556/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1445,87 +1460,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>65.29</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>40</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>664.1</v>
+      </c>
+      <c r="P14" s="8">
+        <v>403.3</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>60.73</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>