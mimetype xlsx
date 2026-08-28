--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,264 +80,264 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>MANIKPUR Piped Water Supply Scheme at Islampur Block</t>
+  </si>
+  <si>
+    <t>SM/12084</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of MANIKPUR and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and 2nd Tube Well)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000299/2022-2023</t>
+  </si>
+  <si>
+    <t>548/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>UJJWAL DAS NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>MANIKPUR Piped Water Supply Scheme at Islampur Block</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Manikpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014295)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000188/2023-2024</t>
+  </si>
+  <si>
+    <t>2114/MLMD</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Islampur Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.For 12(twelve) Months.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>2752/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>SISIR KUMAR DUTTA</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of MANIKPUR,Islampur C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000648/2023-2024</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>02/11/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2022-2023</t>
   </si>
   <si>
     <t>597/RD/PHE</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>New Service Connection charge with Security Deposit for Implementation of Manikpur PH-II WSS under Islampur CCC in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00496/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-134</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELETRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
+    <t>Laying of Additional Pipeline with Land development and pathway for MANIKPUR Water Supply Scheme for installation of FHTC Work under Islampur Sub-Division P.H.E. Dte. under Raiganj Division, P.H.E Dte.,U/D.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000386/2024-2025</t>
+  </si>
+  <si>
+    <t>3556/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>UJJWAL DAS</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59 D0577) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Islampur Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 05/10/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000357/2024-2025</t>
+  </si>
+  <si>
+    <t>3041/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under MANIKPUR Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer, ISD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000483/2023-2024</t>
   </si>
   <si>
     <t>592/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>CHADNI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Implementation of MANIKPUR and it's adjoining mouzas Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and 2nd Tube Well)</t>
-[...58 lines deleted...]
-  <si>
     <t>Providing FHTC in connection with Manikpur Pipe Water Supply Scheme at Islampur Block of Uttar Dinajpur District under Raiganj Division.(New PWSS)</t>
   </si>
   <si>
-    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000512/2024-2025</t>
   </si>
   <si>
     <t>57/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
-    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Islampur Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur.For 12(twelve) Months.</t>
-[...13 lines deleted...]
-  <si>
     <t>Trial Run For Manikpur PWSS under Islampur Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000715/2024-2025</t>
   </si>
   <si>
     <t>547/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>28/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -869,697 +869,697 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003205417</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.16</v>
+        <v>457.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>21.16</v>
+        <v>338.12</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>73.97</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>25.59</v>
+        <v>26.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.55</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>23.16</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>14.66</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003205417</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>22.58</v>
+        <v>21.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.36</v>
+        <v>21.16</v>
       </c>
       <c r="R6" s="4">
-        <v>94.63</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>457.08</v>
+        <v>25.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>338.12</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>73.97</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>26.45</v>
+        <v>23.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.57</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>81.55</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>1.35</v>
+        <v>65.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.38</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>28.31</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>15.76</v>
+        <v>1.35</v>
       </c>
       <c r="Q10" s="4">
+        <v>0.38</v>
+      </c>
+      <c r="R10" s="4">
+        <v>28.31</v>
+      </c>
+      <c r="S10" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.8</v>
+        <v>22.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.7</v>
+        <v>21.36</v>
       </c>
       <c r="R11" s="4">
-        <v>14.66</v>
+        <v>94.63</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>0.88</v>
+        <v>15.76</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="P13" s="4">
-        <v>65.29</v>
+        <v>0.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>664.1</v>