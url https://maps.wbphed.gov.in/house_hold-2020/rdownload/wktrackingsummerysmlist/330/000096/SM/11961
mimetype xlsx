--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,71 @@
     <t>22/05/2024</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Basain PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000442/2024-2025</t>
   </si>
   <si>
     <t>3754/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>14/09/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1582,87 +1603,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>39.05</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>612.78</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>