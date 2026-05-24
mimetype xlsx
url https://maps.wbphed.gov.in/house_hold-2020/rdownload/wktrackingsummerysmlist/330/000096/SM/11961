--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,123 +221,102 @@
   <si>
     <t>BILL/01598/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-400</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>Implementation of Basain and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000152/2022-2023</t>
   </si>
   <si>
     <t>1991/RD/PHE</t>
   </si>
   <si>
     <t>14/11/2022</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>29/09/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK83@GMAIL.COM</t>
   </si>
   <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-I under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/003385/2023-2024</t>
+  </si>
+  <si>
+    <t>1120/MLMD</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BASAIN Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001056/2022-2023</t>
   </si>
   <si>
     <t>0257/MLMD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>DEBAPRIYA SAHA</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BASAIN Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001057/2022-2023</t>
   </si>
   <si>
     <t>0258/MLMD</t>
-  </si>
-[...40 lines deleted...]
-    <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -747,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1034,54 +1013,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>36.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>82.03</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1095,54 +1074,54 @@
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4">
         <v>4003132972</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>0.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1156,54 +1135,54 @@
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4">
         <v>4003132989</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>0.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1337,237 +1316,237 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>456.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>248.8</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>54.45</v>
       </c>
       <c r="S10" s="4">
         <v>62</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>11.66</v>
+        <v>0.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>11.66</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.38</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>80.39</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.77</v>
+        <v>11.66</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
@@ -1586,167 +1565,104 @@
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>39.05</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>573.72</v>
+      </c>
+      <c r="P15" s="8">
+        <v>289.79</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>50.51</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>