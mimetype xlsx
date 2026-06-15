--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,71 @@
     <t>ORD/001057/2022-2023</t>
   </si>
   <si>
     <t>0258/MLMD</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1582,87 +1603,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>5</v>
       </c>
       <c r="Q14" s="4">
         <v>0.19</v>
       </c>
       <c r="R14" s="4">
         <v>3.73</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>83</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>578.72</v>
+      </c>
+      <c r="P16" s="8">
+        <v>289.79</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>50.07</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>