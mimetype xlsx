--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,252 +92,252 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>BASAIN PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/11961</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of Basain and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000152/2022-2023</t>
+  </si>
+  <si>
+    <t>1991/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK83@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2022-2023</t>
   </si>
   <si>
     <t>2124/RD/PHE</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Basain Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011690)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000713/2023-2024</t>
   </si>
   <si>
     <t>2243/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>M/S CHANDRANATH MUKHERJEE.</t>
   </si>
   <si>
     <t>Construction of Pump House &amp; Boundary Wall at Basain Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.( Pump House at Head Work,2nd TubeWell and Boundary Wall at Head work Site and 2nd Tube-Well. )</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000259/2022-2023</t>
   </si>
   <si>
     <t>385/RD/PHE</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>09/04/2023</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION SAHAKUMARESH51@GMAIL.COM</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BASAIN Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001056/2022-2023</t>
+  </si>
+  <si>
+    <t>0257/MLMD</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Basain PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BASAIN Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001057/2022-2023</t>
+  </si>
+  <si>
+    <t>0258/MLMD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Basain PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000010/2023-2024</t>
   </si>
   <si>
     <t>Restoration in connection with laying of PHE pipeline of Barduary- Bindole road under the jurisdiction of Uttar Dinajpur Highway Division in the district Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00504/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-129</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-I under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/003385/2023-2024</t>
+  </si>
+  <si>
+    <t>1120/MLMD</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
     <t>additional quotation of basian TW-I &amp; basian TW-II in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01598/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-400</t>
   </si>
   <si>
     <t>29/07/2024</t>
-  </si>
-[...88 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -887,795 +887,795 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.7</v>
+        <v>456.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>248.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>54.45</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.83</v>
+        <v>21.7</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>36.15</v>
+        <v>3.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>29.65</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>82.03</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>4003132972</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.56</v>
+        <v>36.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.56</v>
+        <v>29.65</v>
       </c>
       <c r="R6" s="4">
+        <v>82.03</v>
+      </c>
+      <c r="S6" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>4003132989</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.45</v>
+        <v>11.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.45</v>
+        <v>9.38</v>
       </c>
       <c r="R7" s="4">
+        <v>80.39</v>
+      </c>
+      <c r="S7" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>62</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003132972</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>22.53</v>
+        <v>0.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2.47</v>
+        <v>11.66</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4">
+        <v>4003132989</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>456.96</v>
+        <v>0.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>248.8</v>
+        <v>0.45</v>
       </c>
       <c r="R10" s="4">
-        <v>54.45</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.77</v>
+        <v>22.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.66</v>
+        <v>0.77</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.38</v>
+        <v>0.77</v>
       </c>
       <c r="R12" s="4">
-        <v>80.39</v>
+        <v>99.94</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>11.66</v>
+        <v>5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="P14" s="4">
-        <v>5</v>
+        <v>2.47</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>3.73</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>