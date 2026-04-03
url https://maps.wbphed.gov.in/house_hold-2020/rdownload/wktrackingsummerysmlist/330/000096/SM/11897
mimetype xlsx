--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,71 @@
     <t>ORD/000213/2023-2024</t>
   </si>
   <si>
     <t>2197/MLMD</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of LAKSMANIA Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011694)</t>
   </si>
   <si>
     <t>ORD/000214/2023-2024</t>
   </si>
   <si>
     <t>2198/MLMD</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1427,87 +1448,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>11.3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>405.9</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>