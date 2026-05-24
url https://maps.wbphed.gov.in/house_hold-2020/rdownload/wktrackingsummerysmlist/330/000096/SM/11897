--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -188,51 +188,51 @@
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Laksmania Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011694)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000714/2023-2024</t>
   </si>
   <si>
     <t>2231/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>03/01/2026</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under LAKSMANIA Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000464/2023-2024</t>
   </si>
   <si>
     <t>572/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>M/S D. R. CONSTRUCTION AND COMPANY PAUL.RNJ@REDIFFMAIL.COM</t>
   </si>
@@ -1121,54 +1121,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>279.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>180.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>64.58</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1371,54 +1371,54 @@
       <c r="I11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>11.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.03</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>71.05</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1434,54 +1434,54 @@
       <c r="I12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>11.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.55</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>84.49</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1497,88 +1497,88 @@
       <c r="I13" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>405.9</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>198.22</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>48.83</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>