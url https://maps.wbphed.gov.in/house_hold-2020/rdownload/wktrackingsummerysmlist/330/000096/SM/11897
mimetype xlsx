--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,86 @@
     <t>01/03/2025</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Barduary - Bindol Road due to pipe laying i.c.w Laksmania (SM/11897) Piped Water Supply Scheme from chain age 7.3 km to 11.1 km along the said road under Uttar Dinajpur Highway Division.</t>
+  </si>
+  <si>
+    <t>BILL/00661/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-399</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER PWD ROADS</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1511,87 +1547,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>5</v>
       </c>
       <c r="Q13" s="4">
         <v>0.01</v>
       </c>
       <c r="R13" s="4">
         <v>0.22</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>26.63</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>83</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>437.53</v>
+      </c>
+      <c r="P16" s="8">
+        <v>198.22</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>45.3</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>