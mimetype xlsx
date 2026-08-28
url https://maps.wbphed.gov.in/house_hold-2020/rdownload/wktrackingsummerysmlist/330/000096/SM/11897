--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,282 +92,279 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>LAKSMANIA Piped water supply scheme in Raiganj block in Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/11897</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of Laksmania and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000031/2023-2024</t>
+  </si>
+  <si>
+    <t>1306/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Making compound lighting arrangement with allied works at T/W no. I of Laksmania Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011694)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000714/2023-2024</t>
+  </si>
+  <si>
+    <t>2231/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of LAKSMANIA Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011694)</t>
+  </si>
+  <si>
+    <t>ORD/000213/2023-2024</t>
+  </si>
+  <si>
+    <t>2197/MLMD</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of LAKSMANIA Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011694)</t>
+  </si>
+  <si>
+    <t>ORD/000214/2023-2024</t>
+  </si>
+  <si>
+    <t>2198/MLMD</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000104/2022-2023</t>
   </si>
   <si>
     <t>574/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under LAKSMANIA Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000464/2023-2024</t>
+  </si>
+  <si>
+    <t>572/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>M/S D. R. CONSTRUCTION AND COMPANY PAUL.RNJ@REDIFFMAIL.COM</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Laksmania, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03538/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-565</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Laksmania, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03539/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-566</t>
   </si>
   <si>
-    <t>16/02/2024</t>
-[...13 lines deleted...]
-  <si>
     <t>Additional Quotation for TW-II of Laksmania Water supply scheme in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/02075/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-488</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
-    <t>Implementation of Laksmania and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...65 lines deleted...]
-    <t>M/S D. R. CONSTRUCTION AND COMPANY PAUL.RNJ@REDIFFMAIL.COM</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd Tubewell Site and road restoration of Laksmania PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000408/2025-2026</t>
   </si>
   <si>
     <t>1606/RD/PHE</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>SARVATAH PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of LAKSMANIA Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011694)</t>
-[...52 lines deleted...]
-  <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Barduary - Bindol Road due to pipe laying i.c.w Laksmania (SM/11897) Piped Water Supply Scheme from chain age 7.3 km to 11.1 km along the said road under Uttar Dinajpur Highway Division.</t>
   </si>
   <si>
     <t>BILL/00661/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-399</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
-  </si>
-[...19 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -896,825 +893,825 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>31.27</v>
+        <v>279.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>180.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.58</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.65</v>
+        <v>3.83</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.54</v>
+        <v>11.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>71.05</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.23</v>
+        <v>11.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.55</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.49</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>279.7</v>
+        <v>31.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>180.62</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>64.58</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.83</v>
+        <v>22.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>22.58</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>39.5</v>
+        <v>0.54</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>11.3</v>
+        <v>0.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.03</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>71.05</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>11.3</v>
+        <v>0.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.55</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>84.49</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>26.63</v>
+        <v>39.5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I15" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>5</v>
+        <v>26.63</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>437.53</v>
       </c>
       <c r="P16" s="8">
         <v>198.22</v>
       </c>
       <c r="Q16" s="8">
         <v>45.3</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>