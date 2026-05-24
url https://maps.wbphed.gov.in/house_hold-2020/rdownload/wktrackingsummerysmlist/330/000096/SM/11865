--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -245,51 +245,51 @@
   <si>
     <t>BP-2024-25-197</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
     <t>Implementation of MAKDAMPUR andit's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000153/2022-2023</t>
   </si>
   <si>
     <t>1992/RD/PHE</t>
   </si>
   <si>
     <t>14/11/2022</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK83@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Makdampur PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000441/2024-2025</t>
   </si>
   <si>
     <t>3753/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>
@@ -941,54 +941,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>65.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>47.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.44</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1067,54 +1067,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4">
         <v>4003133026</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>0.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1130,54 +1130,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4">
         <v>4003133037</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>0.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1193,54 +1193,54 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>10.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.06</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.8</v>
       </c>
       <c r="S8" s="4">
         <v>83</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1256,54 +1256,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>36.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>22.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>61.02</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1378,54 +1378,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>412.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>214.08</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>51.96</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1504,88 +1504,88 @@
       <c r="I13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>10.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.17</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>83.97</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>657.63</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>302.85</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>46.05</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>