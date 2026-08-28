--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,243 +92,243 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>MAKDAMPUR PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/11865</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of MAKDAMPUR andit's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000153/2022-2023</t>
+  </si>
+  <si>
+    <t>1992/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK83@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2022-2023</t>
   </si>
   <si>
     <t>2122/RD/PHE</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying Pipe line at MOKDOMPUR Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000037/2023-2024</t>
   </si>
   <si>
     <t>1536/RD/PHE</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of MAKDAMPUR Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000217/2023-2024</t>
+  </si>
+  <si>
+    <t>2201/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Makdampur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011908)</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000708/2023-2024</t>
   </si>
   <si>
     <t>2238/MLMD</t>
   </si>
   <si>
-    <t>18/07/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>J.K. ENGINEERING CO.</t>
   </si>
   <si>
+    <t>Construction of Pump House &amp; Boundary Wall at Makdampur Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.( Pump House at Head Work,2nd TubaeWell and Boundary Wall at Head work Site and 2nd Tube-Well. )</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000258/2022-2023</t>
+  </si>
+  <si>
+    <t>384/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>S M CONSTRUCTION RAJ.GSHOSH325@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of MAKDAMPUR Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011908)</t>
+  </si>
+  <si>
+    <t>ORD/000218/2023-2024</t>
+  </si>
+  <si>
+    <t>2202/MLMD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>M/S D.G.B. ENTERPRISE.</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No.I of Makdampur PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001881/2023-2024</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>15/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No.II of Makdampur PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001882/2023-2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of MAKDAMPUR Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>S M CONSTRUCTION RAJ.GSHOSH325@GMAIL.COM</t>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Makdampur PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>3753/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Makdampur -Bhatol Road due to pipe laying under Makdampur Pipe Water Supply Scheme at different stretches of road under Uttar Dinajpur Highway Division.</t>
   </si>
   <si>
     <t>BILL/00320/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-197</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
-  </si>
-[...55 lines deleted...]
-    <t>M/S D.G.B. ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -857,578 +857,582 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>69.45</v>
+        <v>412.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>214.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.96</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>65.55</v>
+        <v>69.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>47.48</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>72.44</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.82</v>
+        <v>65.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>47.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.44</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>4003133026</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.56</v>
+        <v>10.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.56</v>
+        <v>9.06</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>83.8</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>4003133037</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.45</v>
+        <v>3.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.45</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>10.81</v>
+        <v>36.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.06</v>
+        <v>22.05</v>
       </c>
       <c r="R8" s="4">
-        <v>83.8</v>
+        <v>61.02</v>
       </c>
       <c r="S8" s="4">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>36.14</v>
+        <v>10.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>22.05</v>
+        <v>9.17</v>
       </c>
       <c r="R9" s="4">
-        <v>61.02</v>
+        <v>83.97</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>73</v>
+      </c>
+      <c r="L10" s="4">
+        <v>4003133026</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>13.36</v>
+        <v>0.56</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4">
+        <v>4003133037</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>412.01</v>
+        <v>0.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>214.08</v>
+        <v>0.45</v>
       </c>
       <c r="R11" s="4">
-        <v>51.96</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
@@ -1465,96 +1469,92 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>10.92</v>
+        <v>13.36</v>
       </c>
       <c r="Q13" s="4">
-        <v>9.17</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>83.97</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>657.63</v>