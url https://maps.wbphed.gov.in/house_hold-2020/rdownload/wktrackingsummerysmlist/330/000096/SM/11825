--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,68 @@
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Bamangram Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000271/2025-2026</t>
   </si>
   <si>
     <t>1658/RD/PHE</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAMANGRAM Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001784/2023-2024</t>
+  </si>
+  <si>
+    <t>3350/MLMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1663,87 +1681,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>32.35</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P16" s="4">
+        <v>11.93</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>779.78</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>