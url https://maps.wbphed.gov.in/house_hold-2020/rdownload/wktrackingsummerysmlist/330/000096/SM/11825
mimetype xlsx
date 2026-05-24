--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -239,51 +239,51 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Bamangram, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03543/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-570</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>Implementation of BAMANGRAM and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000310/2022-2023</t>
   </si>
   <si>
     <t>561/RD/PHE</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Balance distribution System of Laying Pipeline with Construction Of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAMANGRAM Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000465/2023-2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Bamangram PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
@@ -931,54 +931,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>3004228400</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>6.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1116,54 +1116,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>26.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>24.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.33</v>
       </c>
       <c r="S6" s="4">
         <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1179,54 +1179,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>11.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.47</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.39</v>
       </c>
       <c r="S7" s="4">
         <v>84</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1419,54 +1419,54 @@
       <c r="I11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>525.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>271</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>51.57</v>
       </c>
       <c r="S11" s="4">
         <v>4</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1730,88 +1730,88 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>11.93</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>10.18</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>85.33</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>779.78</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>321.33</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>41.21</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>