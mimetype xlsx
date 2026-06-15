--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,50 +336,68 @@
     <t>23/06/2025</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAMANGRAM Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001784/2023-2024</t>
   </si>
   <si>
     <t>3350/MLMD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 15.01.2026 to 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>ORD/000745/2025-2026</t>
+  </si>
+  <si>
+    <t>64/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/01/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1744,87 +1762,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>11.93</v>
       </c>
       <c r="Q16" s="4">
         <v>10.18</v>
       </c>
       <c r="R16" s="4">
         <v>85.33</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>782.18</v>
+      </c>
+      <c r="P18" s="8">
+        <v>321.33</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>41.08</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>