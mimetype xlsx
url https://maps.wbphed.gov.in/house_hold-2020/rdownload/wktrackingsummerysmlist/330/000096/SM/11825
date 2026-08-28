--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,324 +80,306 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>BAMANGRAM PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR DISTRICT</t>
+  </si>
+  <si>
+    <t>SM/11825</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of BAMANGRAM and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000310/2022-2023</t>
+  </si>
+  <si>
+    <t>561/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>BAMANGRAM PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR DISTRICT</t>
-[...7 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. IV of BAMANGRAM ,Bamongola C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>ORD/000035/2023-2024</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Bamangram Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011913)</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000705/2023-2024</t>
   </si>
   <si>
     <t>2235/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
+    <t>Rig bored Tubewell at BAMANGRAM PWSS in connection with Implementation of New Bamangram PWSS at Raiganj Block in the district of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000410/2023-2024</t>
+  </si>
+  <si>
+    <t>2750/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAMANGRAM Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001785/2023-2024</t>
+  </si>
+  <si>
+    <t>3349/MLMD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAMANGRAM Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001784/2023-2024</t>
+  </si>
+  <si>
+    <t>3350/MLMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000102/2022-2023</t>
   </si>
   <si>
     <t>573/RD/PHE</t>
   </si>
   <si>
-    <t>23/02/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Rig bored Tubewell at BAMANGRAM PWSS in connection with Implementation of New Bamangram PWSS at Raiganj Block in the district of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
-[...38 lines deleted...]
-    <t>DEY ENTERPRISE..</t>
+    <t>Balance distribution System of Laying Pipeline with Construction Of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAMANGRAM Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000465/2023-2024</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Bamangram PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000440/2024-2025</t>
+  </si>
+  <si>
+    <t>3752/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Bamangram, Birnagar CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03637/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-621</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Bamangram, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03543/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-570</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
   </si>
   <si>
     <t>Charge against shifting/Reorientation of 1 no 25 KVA DTR on Safety ground at Tubewell site-I of Bamangram water supply scheme under Birnagar CCC in the District of Uttar Dinajpur</t>
   </si>
   <si>
     <t>BILL/02413/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-567</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Bamangram, Birnagar CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
-[...79 lines deleted...]
-  <si>
     <t>Trial Run For Bamongram PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000699/2024-2025</t>
   </si>
   <si>
     <t>540/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Bamangram Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000271/2025-2026</t>
   </si>
   <si>
     <t>1658/RD/PHE</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...34 lines deleted...]
-    <t>13/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -929,981 +911,920 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>3004228400</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.31</v>
+        <v>525.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.31</v>
+        <v>271</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>51.57</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4">
+        <v>3004228400</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.64</v>
+        <v>6.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>36.39</v>
+        <v>2.64</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>26.11</v>
       </c>
       <c r="Q6" s="4">
         <v>24.37</v>
       </c>
       <c r="R6" s="4">
         <v>93.33</v>
       </c>
       <c r="S6" s="4">
         <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>11.23</v>
       </c>
       <c r="Q7" s="4">
         <v>9.47</v>
       </c>
       <c r="R7" s="4">
         <v>84.39</v>
       </c>
       <c r="S7" s="4">
         <v>84</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>1.34</v>
+        <v>11.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.33</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>6.51</v>
+        <v>36.39</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>4.61</v>
+        <v>22.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>525.45</v>
+        <v>91.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>271</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>51.57</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="P12" s="4">
-        <v>22.87</v>
+        <v>6.51</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="P13" s="4">
-        <v>91.18</v>
+        <v>4.61</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="P14" s="4">
-        <v>0.88</v>
+        <v>1.34</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="P15" s="4">
-        <v>32.35</v>
+        <v>0.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>11.93</v>
+        <v>32.35</v>
       </c>
       <c r="Q16" s="4">
-        <v>10.18</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>85.33</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...20 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>779.78</v>
+      </c>
+      <c r="P17" s="8">
+        <v>321.33</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>41.21</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>