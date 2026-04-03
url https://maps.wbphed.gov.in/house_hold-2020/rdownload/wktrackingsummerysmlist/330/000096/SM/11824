--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,75 +197,111 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Maladkhanda, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03639/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-623</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>Implementation of MALADKHANDA and its adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000309/2022-2023</t>
   </si>
   <si>
     <t>555/RD/PHE</t>
   </si>
   <si>
-    <t>18/10/2025</t>
+    <t>16/04/2026</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under MALADKHANDA Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000462/2023-2024</t>
   </si>
   <si>
     <t>570/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>M/S REGAL BUILDERS</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of MALADKHANDA Water Supply Scheme T/W no.II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001794/2023-2024</t>
+  </si>
+  <si>
+    <t>3681/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1203,87 +1239,213 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>22.57</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.11</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>85</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>876.17</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>