--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,68 @@
     <t>29/11/2023</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and trial operation of electro-mechanical components of Maladkhanda Water Supply Scheme TW no I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2024-2025</t>
+  </si>
+  <si>
+    <t>1571/MLMD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -918,54 +936,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4">
         <v>4003133003</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1040,54 +1058,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>26.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>25.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.2</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1162,54 +1180,54 @@
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>685.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>302</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>44.05</v>
       </c>
       <c r="S8" s="4">
         <v>53</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1288,54 +1306,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>12.11</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.38</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>85.72</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1351,101 +1369,164 @@
       <c r="I11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>1.61</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>12.95</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>10.25</v>
+      </c>
+      <c r="R12" s="4">
+        <v>79.21</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>889.11</v>
+      </c>
+      <c r="P13" s="8">
+        <v>348.82</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>39.23</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>