--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,92 @@
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and trial operation of electro-mechanical components of Maladkhanda Water Supply Scheme TW no I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000050/2024-2025</t>
   </si>
   <si>
     <t>1571/MLMD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of Headwork Site &amp; 2nd Tubewell Site and Road Restoration of Maladkhanda PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000409/2025-2026</t>
+  </si>
+  <si>
+    <t>2220/RD/PHE</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1446,87 +1488,211 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>12.95</v>
       </c>
       <c r="Q12" s="4">
         <v>10.25</v>
       </c>
       <c r="R12" s="4">
         <v>79.21</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>83</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P14" s="4">
+        <v>93.42</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>987.53</v>
+      </c>
+      <c r="P15" s="8">
+        <v>348.82</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>35.32</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>