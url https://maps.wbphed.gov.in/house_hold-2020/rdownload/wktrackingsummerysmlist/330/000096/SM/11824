--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,246 +80,246 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>MALADKHANDA PWSS IN RAJGANJ BLOCK IN UTTAR DINAJPUR DISTRICT</t>
+  </si>
+  <si>
+    <t>SM/11824</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of MALADKHANDA and its adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000309/2022-2023</t>
+  </si>
+  <si>
+    <t>555/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>MALADKHANDA PWSS IN RAJGANJ BLOCK IN UTTAR DINAJPUR DISTRICT</t>
-[...7 lines deleted...]
-  <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Maladhanda Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011914)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000706/2023-2024</t>
   </si>
   <si>
     <t>2236/MLMD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>M/S. MAYUKH BHADURI</t>
   </si>
   <si>
+    <t>Rig bored Tubewell at MALADKHANDA PWSS in connection with Implementation of New Maladkhanda PWSS at Raiganj Block in the district of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000411/2023-2024</t>
+  </si>
+  <si>
+    <t>2751/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of MALADKHANDA Water Supply Scheme T/W no.II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001794/2023-2024</t>
+  </si>
+  <si>
+    <t>3681/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No.I of Maladkhanda PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001883/2023-2024</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>15/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000103/2022-2023</t>
   </si>
   <si>
     <t>572/RD/PHE</t>
   </si>
   <si>
-    <t>23/02/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Rig bored Tubewell at MALADKHANDA PWSS in connection with Implementation of New Maladkhanda PWSS at Raiganj Block in the district of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
-[...20 lines deleted...]
-    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under MALADKHANDA Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>570/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>M/S REGAL BUILDERS</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and trial operation of electro-mechanical components of Maladkhanda Water Supply Scheme TW no I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2024-2025</t>
+  </si>
+  <si>
+    <t>1571/MLMD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Maladkhanda, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03639/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-623</t>
   </si>
   <si>
     <t>04/03/2024</t>
-  </si>
-[...91 lines deleted...]
-    <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of Headwork Site &amp; 2nd Tubewell Site and Road Restoration of Maladkhanda PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
@@ -912,700 +912,700 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.64</v>
+        <v>685.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>302</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>44.05</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>4003133003</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.84</v>
+        <v>2.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.84</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>120.41</v>
+        <v>26.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>25.26</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.2</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>26.26</v>
+        <v>12.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>25.26</v>
+        <v>10.38</v>
       </c>
       <c r="R6" s="4">
-        <v>96.2</v>
+        <v>85.72</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003133003</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.73</v>
+        <v>0.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>685.62</v>
+        <v>120.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>302</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>44.05</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>22.57</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>12.11</v>
+        <v>12.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.38</v>
+        <v>10.25</v>
       </c>
       <c r="R10" s="4">
-        <v>85.72</v>
+        <v>79.21</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>5</v>
       </c>
       <c r="Q11" s="4">
         <v>0.08</v>
       </c>
       <c r="R11" s="4">
         <v>1.61</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>12.95</v>
+        <v>0.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.25</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>79.21</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P13" s="4">
         <v>5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>83</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>96</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>99</v>