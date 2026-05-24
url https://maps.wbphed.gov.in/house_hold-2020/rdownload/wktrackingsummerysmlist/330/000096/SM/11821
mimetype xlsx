--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -176,51 +176,51 @@
   <si>
     <t>BP-2024-25-98</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>Implementation of KULIARA ANANTAPUR and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000218/2022-2023</t>
   </si>
   <si>
     <t>96/RD/PHE</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Pump House &amp; Boundary Wall at Kuliara Anantapur Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.( Pump House at Head Work, 2nd Tube Well and Boundary Wall at Head work Site and 2nd Tube-Well. )</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000255/2022-2023</t>
   </si>
   <si>
     <t>382/RD/PHE</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>M/S. BANGARAJ ASHOKLALRNJ@GMAIL.COM</t>
   </si>
@@ -837,54 +837,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4">
         <v>4003203670</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1136,54 +1136,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>369</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>144.38</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>39.13</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1199,54 +1199,54 @@
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>36.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.57</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>37.55</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1262,54 +1262,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>25.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>18.19</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.81</v>
       </c>
       <c r="S10" s="4">
         <v>78</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1359,54 +1359,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>553.45</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>184.45</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>