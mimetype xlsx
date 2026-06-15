--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,68 @@
     <t>14/09/2025</t>
   </si>
   <si>
     <t>MANIK CHANDRA SAHA.</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Kuliara Anantapur PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000438/2024-2025</t>
   </si>
   <si>
     <t>3750/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1339,87 +1357,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>40.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>83</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>558.44</v>
+      </c>
+      <c r="P13" s="8">
+        <v>184.45</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>33.03</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>