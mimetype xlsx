--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,210 +80,210 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>KULIARA ANANTAPUR PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR</t>
+  </si>
+  <si>
+    <t>SM/11821</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of KULIARA ANANTAPUR and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000218/2022-2023</t>
+  </si>
+  <si>
+    <t>96/RD/PHE</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House &amp; Boundary Wall at Kuliara Anantapur Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.( Pump House at Head Work, 2nd Tube Well and Boundary Wall at Head work Site and 2nd Tube-Well. )</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>382/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>M/S. BANGARAJ ASHOKLALRNJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>KULIARA ANANTAPUR PWSS IN RAIGANJ BLOCK IN UTTAR DINAJPUR</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Kuliara Anantapur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011943)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001802/2023-2024</t>
+  </si>
+  <si>
+    <t>3689/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>14/09/2025</t>
+  </si>
+  <si>
+    <t>MANIK CHANDRA SAHA.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No.I of Kuliara Anantapur PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001884/2023-2024</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000076/2022-2023</t>
   </si>
   <si>
     <t>521/RD/PHE</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2022-2023</t>
   </si>
   <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Kuliara Anantapur PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000438/2024-2025</t>
+  </si>
+  <si>
+    <t>3750/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of KULIARA ANANTAPUR PWSS ,Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02584/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-465</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>Modified Quotation Charge at TW No- II of Kuliara Anantapur, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00237/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-98</t>
   </si>
   <si>
     <t>16/04/2024</t>
-  </si>
-[...82 lines deleted...]
-    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -839,597 +839,597 @@
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4">
-        <v>4003203670</v>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>8.31</v>
+        <v>369</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.31</v>
+        <v>144.38</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>39.13</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>33.03</v>
+        <v>36.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>37.55</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>32.76</v>
+        <v>25.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>71.81</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003203670</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.45</v>
+        <v>8.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>7.84</v>
+        <v>33.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>369</v>
+        <v>32.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>144.38</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>39.13</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>36.13</v>
+        <v>40.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.57</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>37.55</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>25.33</v>
+        <v>0.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>18.19</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>71.81</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>40.59</v>
+        <v>7.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>