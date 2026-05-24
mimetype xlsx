--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -197,108 +197,108 @@
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>17/11/2024</t>
   </si>
   <si>
     <t>CHAPDUAR LABOUR CO- OPERATIVE CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Implementation of PASCHIM GOALGAON and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000154/2022-2023</t>
   </si>
   <si>
     <t>1993/RD/PHE</t>
   </si>
   <si>
     <t>14/11/2022</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION</t>
   </si>
   <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Paschim Goalgaon PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000480/2024-2025</t>
+  </si>
+  <si>
+    <t>13/RD/PHE</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Trial Run For Paschim Goalgaon PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
+  </si>
+  <si>
+    <t>ORD/000690/2024-2025</t>
+  </si>
+  <si>
+    <t>535/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>M/S RATAN SARKAR &amp; SON</t>
+  </si>
+  <si>
     <t>Construction of Pump House &amp; Boundary Wall at Paschim Goalgaon Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.( Pump House at Head Work,2nd TubeWell and Boundary Wall at Head work Site and 2nd Tube-Well. )</t>
   </si>
   <si>
     <t>ORD/000257/2022-2023</t>
   </si>
   <si>
     <t>383/RD/PHE</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>HERO CONSTRUCTION HEROCONST.RNJ@GMAIL.COM</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S RATAN SARKAR &amp; SON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -909,54 +909,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>4003196193</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>6.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -970,54 +970,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4">
         <v>4003196200</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>3.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1033,54 +1033,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>24.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.77</v>
       </c>
       <c r="S6" s="4">
         <v>88</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1157,273 +1157,273 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>487.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>326.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>67.07</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>35.61</v>
+        <v>43.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>43.4</v>
+        <v>0.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>35.61</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>23.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>67.12</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>656.77</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>382.1</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>58.18</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>