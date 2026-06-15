--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -203,102 +203,102 @@
   <si>
     <t>CHAPDUAR LABOUR CO- OPERATIVE CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Implementation of PASCHIM GOALGAON and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000154/2022-2023</t>
   </si>
   <si>
     <t>1993/RD/PHE</t>
   </si>
   <si>
     <t>14/11/2022</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of Pump House &amp; Boundary Wall at Paschim Goalgaon Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.( Pump House at Head Work,2nd TubeWell and Boundary Wall at Head work Site and 2nd Tube-Well. )</t>
+  </si>
+  <si>
+    <t>ORD/000257/2022-2023</t>
+  </si>
+  <si>
+    <t>383/RD/PHE</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>HERO CONSTRUCTION HEROCONST.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Paschim Goalgaon PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000480/2024-2025</t>
   </si>
   <si>
     <t>13/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Trial Run For Paschim Goalgaon PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000690/2024-2025</t>
   </si>
   <si>
     <t>535/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>M/S RATAN SARKAR &amp; SON</t>
-  </si>
-[...13 lines deleted...]
-    <t>HERO CONSTRUCTION HEROCONST.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1196,203 +1196,203 @@
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13"/>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>43.4</v>
+        <v>35.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>23.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>67.12</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.87</v>
+        <v>43.4</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>35.61</v>
+        <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>23.9</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>67.12</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>656.77</v>