--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,174 +92,174 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>PASCHIM GOALGAON PWSS IN RAIGANJ BLOCK IN THE DISTRICT OF UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11820</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of PASCHIM GOALGAON and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000154/2022-2023</t>
+  </si>
+  <si>
+    <t>1993/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000056/2022-2023</t>
   </si>
   <si>
     <t>2125/RD/PHE</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Pump House &amp; Boundary Wall at Paschim Goalgaon Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division.( Pump House at Head Work,2nd TubeWell and Boundary Wall at Head work Site and 2nd Tube-Well. )</t>
+  </si>
+  <si>
+    <t>ORD/000257/2022-2023</t>
+  </si>
+  <si>
+    <t>383/RD/PHE</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>HERO CONSTRUCTION HEROCONST.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Paschim Goalgaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011936)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000174/2023-2024</t>
+  </si>
+  <si>
+    <t>2095/MLMD</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA NIRMAN</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of PASCHIM GOALGAON PWSS, Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000425/2023-2024</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of PASCHIM GOALGAON PWSS, Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000424/2023-2024</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...34 lines deleted...]
-  <si>
     <t>DI Pipe Carrying RCC Structure Through River of Paschim Goalgaon PWSS(New Scheme) at Raiganj Block under Raiganj Division P.H.E. Dte., Uttar Dinajpur.(Phase-I)</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>3015/RD/PHE</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>17/11/2024</t>
   </si>
   <si>
     <t>CHAPDUAR LABOUR CO- OPERATIVE CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
-  </si>
-[...34 lines deleted...]
-    <t>HERO CONSTRUCTION HEROCONST.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Paschim Goalgaon PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000480/2024-2025</t>
   </si>
   <si>
     <t>13/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Trial Run For Paschim Goalgaon PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
@@ -827,450 +827,450 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.44</v>
+        <v>487.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>326.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>4003196193</v>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.65</v>
+        <v>26.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.65</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>4003196200</v>
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.27</v>
+        <v>35.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.27</v>
+        <v>23.9</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>67.12</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>24.03</v>
       </c>
       <c r="Q6" s="4">
         <v>21.33</v>
       </c>
       <c r="R6" s="4">
         <v>88.77</v>
       </c>
       <c r="S6" s="4">
         <v>88</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003196200</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>29.02</v>
+        <v>3.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
         <v>59</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003196193</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>487.48</v>
+        <v>6.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>326.95</v>
+        <v>6.65</v>
       </c>
       <c r="R8" s="4">
-        <v>67.07</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>35.61</v>
+        <v>29.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>23.9</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>67.12</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>