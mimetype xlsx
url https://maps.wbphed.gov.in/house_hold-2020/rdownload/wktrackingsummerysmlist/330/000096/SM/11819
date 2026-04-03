--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,71 @@
     <t>3744/RD/PHE</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Trial Run For Tenahari PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000704/2024-2025</t>
   </si>
   <si>
     <t>543/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="89.549561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1347,87 +1368,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>389.62</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>