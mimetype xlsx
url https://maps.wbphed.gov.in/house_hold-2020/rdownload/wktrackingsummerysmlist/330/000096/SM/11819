--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -921,54 +921,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>4003133018</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -982,54 +982,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4">
         <v>4003133029</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>0.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1104,54 +1104,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>260.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>236.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.62</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1167,54 +1167,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>27.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="S8" s="4">
         <v>86</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1230,54 +1230,54 @@
       <c r="I9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>36.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>32.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>89.17</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1417,88 +1417,88 @@
       <c r="I12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>5.98</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>389.62</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>292.66</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>75.11</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>