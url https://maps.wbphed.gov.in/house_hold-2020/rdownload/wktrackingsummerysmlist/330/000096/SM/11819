--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,92 @@
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 28.03.2024 and 01.04.2024 to 04.04.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00588/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-299</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 08.04.2024 to 09.04.2024 and 12.04.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00589/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-300</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 04.03.2024 to 07.03.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00585/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-297</t>
+  </si>
+  <si>
+    <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 18.03.2024 to 22.03.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00587/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-298</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="89.549561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1431,87 +1473,323 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0.3</v>
       </c>
       <c r="R12" s="4">
         <v>5.98</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>389.81</v>
+      </c>
+      <c r="P17" s="8">
+        <v>292.66</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>75.08</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>