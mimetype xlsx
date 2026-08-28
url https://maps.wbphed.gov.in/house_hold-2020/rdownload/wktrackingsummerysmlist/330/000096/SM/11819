--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,225 +92,225 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>TENAHARI PWSS IN THE DISTRICT OF UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/11819</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of TENAHARI and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000155/2022-2023</t>
+  </si>
+  <si>
+    <t>1994/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000054/2022-2023</t>
   </si>
   <si>
     <t>2123/RD/PHE</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II of Tenahari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011957)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000116/2023-2024</t>
+  </si>
+  <si>
+    <t>1135/MLMD</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>24/10/2023</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Tenahari PWSS , Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000002/2023-2024</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Tenahari PWSS , Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
+    <t>Construction of Pump House &amp; Boundary Wall at Tenahari Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division. (Pump House at Head Work, 2nd TubeWell and Boundary Wall at Head work Site and 2nd Tube-Well.)</t>
+  </si>
+  <si>
+    <t>ORD/000260/2022-2023</t>
+  </si>
+  <si>
+    <t>386/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Hiring of Inspection Vehicle for office of the Assistant engineer, Raiganj Sub-Division, P.H.E. Dte. for the period from 16.01.2023 to 15.02.2023.</t>
   </si>
   <si>
     <t>BILL/00944/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-213</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
   </si>
   <si>
-    <t>Implementation of TENAHARI and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
-[...61 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Tenahari PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000431/2024-2025</t>
   </si>
   <si>
     <t>3744/RD/PHE</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
     <t>Trial Run For Tenahari PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000704/2024-2025</t>
   </si>
   <si>
     <t>543/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 28.03.2024 and 01.04.2024 to 04.04.2024.</t>
   </si>
   <si>
     <t>BILL/00588/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-299</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Hiring charges of vehicle with fuel, hired for site works of Raiganj Sub Division under Raiganj Division PHE Dte. for the period from 08.04.2024 to 09.04.2024 and 12.04.2024.</t>
   </si>
   <si>
     <t>BILL/00589/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-300</t>
   </si>
@@ -881,484 +881,484 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>31.4</v>
+        <v>260.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>236.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.62</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>4003133018</v>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.63</v>
+        <v>31.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>4003133029</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.74</v>
+        <v>27.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.74</v>
+        <v>22.5</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003133018</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.4</v>
+        <v>0.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003133029</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>260.7</v>
+        <v>0.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>236.25</v>
+        <v>0.74</v>
       </c>
       <c r="R7" s="4">
-        <v>90.62</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>27.11</v>
+        <v>36.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>22.5</v>
+        <v>32.23</v>
       </c>
       <c r="R8" s="4">
-        <v>83</v>
+        <v>89.17</v>
       </c>
       <c r="S8" s="4">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>36.15</v>
+        <v>0.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>32.23</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>89.17</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>26.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1374,142 +1374,142 @@
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>5.98</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>5</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>5.98</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>