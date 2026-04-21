--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -791,54 +791,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -852,54 +852,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.2</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -911,54 +911,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -972,54 +972,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>8.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1031,54 +1031,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>4.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1092,54 +1092,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>3.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1187,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>25.96</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>25.17</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>96.93</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>