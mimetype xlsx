--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,65 @@
     <t>1344/RD/PHE</t>
   </si>
   <si>
     <t>Deployment of Laboratory Personnel for 01(One) No. Sub-District Laboratories for water quality Monitoring &amp; Surveillance of Spot Source and Piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board [PART-A] and Day to day washing cleaning of all laboratory instruments, Laboratory room and other inside area of Laboratory etc. for 01 (One) No. Sub-District Laboratories at Goalpokhar [Part-B] under Raiganj Division, P.H.E. Dte. (Period for 12(Twelve) Months (01.02.2022 to 31.01.2023)</t>
   </si>
   <si>
     <t>ORD/000722/2021-2022</t>
   </si>
   <si>
     <t>314/RD/PHE</t>
   </si>
   <si>
     <t>Continuation Order for Deployment of Laboratory Personnel for 01(One) No. Sub-District Laboratories for water quality Monitoring &amp; Surveillance of Spot Source and Piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board [PART-A] and Day to day washing cleaning of all laboratory instruments, Laboratory room and other inside area of Laboratory etc. for 01 (One) No. Sub-District Laboratories at Goalpokhar [Part-B] under Raiganj Division, P.H.E. Dte. (Period for 59(Fifty Nine) Days (01.02.2023 to 31.03.2023)</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000337/2022-2023</t>
   </si>
   <si>
     <t>283/RD/PHE</t>
   </si>
   <si>
     <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload data into PHED Dash Board and maintenance for 01(One) Nos. Sub-District Laboratories at Itahar under Raiganj Division, P.H.E. Dte. For 2(Two) Months( Effective from 01.08.2024 to 30.09.2024).</t>
+  </si>
+  <si>
+    <t>ORD/000685/2024-2025</t>
+  </si>
+  <si>
+    <t>2297/RD/PHE</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1153,101 +1168,162 @@
       <c r="I9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>0.62</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.62</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1.33</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>1.33</v>
+      </c>
+      <c r="R10" s="4">
+        <v>100</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>27.29</v>
+      </c>
+      <c r="P11" s="8">
+        <v>27.11</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>99.34</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>