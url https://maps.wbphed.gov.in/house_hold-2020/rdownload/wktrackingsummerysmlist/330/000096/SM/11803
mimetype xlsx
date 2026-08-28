--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,144 +89,144 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source by testing of all parameter and upload data into PHED Dash Board and Maintenance of all laboratory for smooth running of different 5 Nos. Labs under Raiganj Div</t>
   </si>
   <si>
     <t>SM/11803</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Deployment of Laboratory personnel for 02(two) Sub-district Laboratories for water quality monitoring &amp; Surveillance of Spot Source and piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board [Part-A] and Day to Day to washing cleaning of all laboratory instruments, Laboratory room including meeting room and other inside area of Laboratory etc. of 02(two) Sub-District Laboratories at Itahar &amp; Goalpokhar (Part B) under Raiganj Division, PHE Dte 01 Month (01.01.2022 to 31.01.2022)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>ORD/000808/2021-2022</t>
+  </si>
+  <si>
+    <t>2432/RD/PHE</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER DULALMAJUMDER382@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Deployment of Laboratory Personnel for 01(One) No. Sub-District Laboratories for water quality Monitoring &amp; Surveillance of Spot Source and Piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board [PART-A] and Day to day washing cleaning of all laboratory instruments, Laboratory room and other inside area of Laboratory etc. for 01 (One) No. Sub-District Laboratories at Itahar [Part-B] under Raiganj Division, P.H.E. Dte. (Period for 12(Twelve) Months (01.02.2022 to 31.01.2023)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000721/2021-2022</t>
   </si>
   <si>
     <t>313/RD/PHE</t>
   </si>
   <si>
-    <t>31/01/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>DULAL MAJUMDER</t>
   </si>
   <si>
     <t>Deployment of Laboratory Personnel for 01(One) Nos. Sub-District Laboratories for water quality Monitoring &amp; Surveillance of Spot Source and Piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board and Day to day washing cleaning of all laboratory instruments, Laboratory room and other inside area of Laboratory etc. for Hemtabad Sub-District Laboratories under Raiganj Division, P.H.E. Dte. (Period from 01.07.2022 to 31.03.2023)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000068/2022-2023</t>
   </si>
   <si>
     <t>1343/RD/PHE</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
-    <t>Deployment of Laboratory personnel for 02(two) Sub-district Laboratories for water quality monitoring &amp; Surveillance of Spot Source and piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board [Part-A] and Day to Day to washing cleaning of all laboratory instruments, Laboratory room including meeting room and other inside area of Laboratory etc. of 02(two) Sub-District Laboratories at Itahar &amp; Goalpokhar (Part B) under Raiganj Division, PHE Dte 01 Month (01.01.2022 to 31.01.2022)</t>
-[...16 lines deleted...]
-  <si>
     <t>Deployment of Laboratory Personnel for District Laboratory for water quality Monitoring &amp; Surveillance of Spot Source and Piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board [PART-A] and Day to day washing cleaning of all laboratory instruments, Laboratory room including meeting room and other inside area of Laboratory etc. of District Laboratory at Karnajora[Part-B] under Raiganj Division, P.H.E. Dte. [(For the period from 16.01.2022 to 15.01.2023) 12(twelve) Months.]</t>
   </si>
   <si>
     <t>ORD/000479/2021-2022</t>
   </si>
   <si>
     <t>82/RD/PHE</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>14/01/2023</t>
   </si>
   <si>
+    <t>Deployment of Laboratory Personnel for 01(One) No. Sub-District Laboratories for water quality Monitoring &amp; Surveillance of Spot Source and Piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board [PART-A] and Day to day washing cleaning of all laboratory instruments, Laboratory room and other inside area of Laboratory etc. for 01 (One) No. Sub-District Laboratories at Goalpokhar [Part-B] under Raiganj Division, P.H.E. Dte. (Period for 12(Twelve) Months (01.02.2022 to 31.01.2023)</t>
+  </si>
+  <si>
+    <t>ORD/000722/2021-2022</t>
+  </si>
+  <si>
+    <t>314/RD/PHE</t>
+  </si>
+  <si>
     <t>Deployment of Laboratory Personnel for 01(One) Nos.Sub-District Laboratories for water quality Monitoring &amp; Surveillance of Spot Source and Piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board and Day to day washing cleaning of all laboratory instruments, Laboratory room and other inside area of Laboratory etc. for Islampur Sub-District Laboratories under Raiganj Division, P.H.E. Dte. (Period from 01.07.2022 to 31.03.2023)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>ORD/000069/2022-2023</t>
   </si>
   <si>
     <t>1344/RD/PHE</t>
-  </si>
-[...7 lines deleted...]
-    <t>314/RD/PHE</t>
   </si>
   <si>
     <t>Continuation Order for Deployment of Laboratory Personnel for 01(One) No. Sub-District Laboratories for water quality Monitoring &amp; Surveillance of Spot Source and Piped Water Supply Scheme by testing of all parameter as per Direction and all Data upload into PHED Dash Board [PART-A] and Day to day washing cleaning of all laboratory instruments, Laboratory room and other inside area of Laboratory etc. for 01 (One) No. Sub-District Laboratories at Goalpokhar [Part-B] under Raiganj Division, P.H.E. Dte. (Period for 59(Fifty Nine) Days (01.02.2023 to 31.03.2023)</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000337/2022-2023</t>
   </si>
   <si>
     <t>283/RD/PHE</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>Continuation Order for Deployment of Laboratory Personnel for water quality Monitoring &amp; Surveillance of Spot Source/PWSS by testing of all parameter and upload data into PHED Dash Board and maintenance for 01(One) Nos. Sub-District Laboratories at Itahar under Raiganj Division, P.H.E. Dte. For 2(Two) Months( Effective from 01.08.2024 to 30.09.2024).</t>
   </si>
   <si>
     <t>ORD/000685/2024-2025</t>
   </si>
   <si>
     <t>2297/RD/PHE</t>
   </si>
@@ -803,471 +803,471 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.73</v>
+        <v>0.57</v>
       </c>
       <c r="R3" s="4">
-        <v>99.7</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.42</v>
+        <v>3.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.25</v>
+        <v>3.73</v>
       </c>
       <c r="R4" s="4">
-        <v>96.2</v>
+        <v>99.7</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>0.57</v>
+        <v>4.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.57</v>
+        <v>4.25</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>96.2</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>8.47</v>
       </c>
       <c r="Q6" s="4">
         <v>8.47</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13"/>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>4.42</v>
+        <v>3.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.42</v>
+        <v>3.74</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>3.74</v>
+        <v>4.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.74</v>
+        <v>4.42</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>0.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0.62</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
         <v>1.33</v>
       </c>
       <c r="Q10" s="4">
         <v>1.33</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>